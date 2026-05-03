--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -199,24826 +199,25202 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS L5/E5a Code Properties in the Presence of a Blanker</w:t>
+                <w:t xml:space="preserve">Assessing Spoofer Impact on GNSS Receivers : Tracking Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seunghwan Kim</w:t>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gault</w:t>
+                <w:t xml:space="preserve">Mathieu Hussong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongrae Jo</w:t>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyosang Yoon</w:t>
+                <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byungwoon Park</w:t>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 72 (2), pp.navi.700. </w:t>
+              <w:t xml:space="preserve">, In press, 72 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/navi.700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/navi.724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381275v1</w:t>
+                <w:t xml:space="preserve">hal-05245859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Spoofer Impact on GNSS Receivers : Tracking Loops</w:t>
+                <w:t xml:space="preserve">GNSS L5/E5a Code Properties in the Presence of a Blanker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+                <w:t xml:space="preserve">Seunghwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hussong</w:t>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lesouple</w:t>
+                <w:t xml:space="preserve">Yongrae Jo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+                <w:t xml:space="preserve">Hyosang Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Byungwoon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 72 (4), </w:t>
+              <w:t xml:space="preserve">, 2025, 72 (2), pp.navi.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/navi.724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/navi.700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245859v1</w:t>
+                <w:t xml:space="preserve">hal-05381275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
+                <w:t xml:space="preserve">A High Availability Inertial-Vision Data Fusion Using an ES-KF for a Civil Aircraft During a Precision Approach in a GNSS-Challenged Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Thys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesouple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+, The International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
+              <w:t xml:space="preserve">The International Technical Meeting of the The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.976-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2025.19981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293924v1</w:t>
+                <w:t xml:space="preserve">hal-04950805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing jamming and spoofing impacts on GNSS receivers: Automatic gain control (AGC)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of a civil aviation GNSS receiver temporal blanker in presence of RFI DME/TACAN signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109762⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3483151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771055v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part II: Air-Ground Channel Model and Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gault</w:t>
+                <w:t xml:space="preserve">Performance-based multi-DME station selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 60 (5), pp.6787-6806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3433327⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3407049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746906v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based multi-DME station selection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of Temporal Correlation of Errors on GPS Receiver Autonomous Integrity Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junesol Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peng Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3407049⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.166188-166199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3494863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669552v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temporal Correlation of Errors on GPS Receiver Autonomous Integrity Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part I: C/N0 Degradation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junesol Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Loïc Shi-Garrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.166188-166199. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (5), pp.6765-6786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3494863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3408799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901398v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part I: C/N0 Degradation Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">C/N0 degradation in presence of chirp interference: statistical, real and estimated C/N0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Shi-Garrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (5), pp.6765-6786. </w:t>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (4), pp.197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3408799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10291-024-01740-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746882v2</w:t>
+                <w:t xml:space="preserve">hal-04711451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a civil aviation GNSS receiver temporal blanker in presence of RFI DME/TACAN signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing jamming and spoofing impacts on GNSS receivers: Automatic gain control (AGC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">El-Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.109762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3483151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901475v1</w:t>
+                <w:t xml:space="preserve">hal-04771055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C/N0 degradation in presence of chirp interference: statistical, real and estimated C/N0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">DME/TACAN Multipath Impact on GNSS L5/E5a Airborne Receivers Part II: Air-Ground Channel Model and Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPS Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10291-024-01740-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (5), pp.6787-6806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3433327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711451v1</w:t>
+                <w:t xml:space="preserve">hal-04746906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-DMEs for alternative position, navigation and timing (A-PNT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0373463321000801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic search for multi‐distance measuring equipment station selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (4), pp.603-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/rsn2.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude Determination and RTK Positioning Using Multiple Low-Cost Receivers with Known Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Hu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS C/N0 Degradation Model in Presence of Continuous Wave and Pulsed Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Navigation, 68 (1), pp.75-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/navi.405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-correlation effect of ARAIM test statistic on false alarm risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-020-00997-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code carrier divergence monitoring for dual-frequency GBAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiping Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (2), pp. Pages 769-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-016-0567-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Tropospheric Gradients for the Ground-Based Augmentation System Through the Use of Numerical Weather Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 64 (4), pp. 475-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability of detection for GNSS signals with sign transitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous orbit determination via Kalman filtering of gravity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiucong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Foucras</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pei Chen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayaz Bacard</w:t>
+                <w:t xml:space="preserve">Chao Han,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp 1296-1308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2016.140316⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (5), pp 2436-2451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2016.150387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350127v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous orbit determination via Kalman filtering of gravity gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study on the cross-correlation of GNSS signals and typical approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiucong Sun</w:t>
+                <w:t xml:space="preserve">Jérôme Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pei Chen,</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cyril Botteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAES.2016.150387⟩</w:t>
+              <w:t xml:space="preserve">GPS Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10291-016-0556-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294564v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Earth Orbit Determination from Gravity Gradient Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiucong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Chen,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Han,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp 350-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the cross-correlation of GNSS signals and typical approximations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bayesian Inference of GNSS Failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GPS Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10291-016-0556-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69 (2), pp.277-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0373463315000697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353985v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Inference of GNSS Failures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probability of detection for GNSS signals with sign transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayaz Bacard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0373463315000697⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp 1296-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2016.140316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849420v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction and analysis of GBAS integrity monitoring availability at LinZhi airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhipeng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS Solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (1), pp 27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10291-012-0306-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and classification of vision-based localisation techniques in unknown environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Afia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amani Ben Afia</w:t>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Deambrogio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Salós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (9), pp. 1059-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-rsn.2013.0389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver Autonomous Integrity Monitoring of GNSS Signals for Electronic Toll Collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kubrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.94-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2013.2273829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Performance of GNSS Signal Acquisition: New Signals and GPS L1 C/A Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayaz Bacard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning using mobile TV based on the DVB-SH standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (2), pp 71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-case scenario SBAS interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+                <w:t xml:space="preserve">Olivier Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Nouvel</w:t>
+                <w:t xml:space="preserve">Matthieu Sihrener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPS World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (4), pp 37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two for One : Tracking Galileo CBOC signal with TMBOC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">ASPeCT: Unambiguous Sine-BOC(n,n) acquisition tracking technique for navigation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+                <w:t xml:space="preserve">Gerard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inside GNSS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (1), pp 150-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2007.357123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154451v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASPeCT: Unambiguous Sine-BOC(n,n) acquisition tracking technique for navigation applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Two for One : Tracking Galileo CBOC signal with TMBOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Me Cannon</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Lachapelle</w:t>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inside GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021574v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New GNSS frequencies, advantages of M-Code, and the benefits of a solitary Galileo satellite : what are the major differences between Galileo and GPS current and forthcoming frequencies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (4), pp 22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des caractéristiques des méthodes de lever d'ambiguïté de la mesure de phase GPS (méthodes AROF) en vue de leur application aux atterrissages de précision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+                <w:t xml:space="preserve">Jean-Louis Jonquières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Jonquières</w:t>
+                <w:t xml:space="preserve">Gérard Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 45 (180), pp 476-492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (187)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (190)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Receiver Implementation Losses for GNSS Signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Integrity and Continuity Concepts of a Vision-Integrated Navigation System for a Civil Aircraft During a Precision Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Thys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vézinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226742⟩</w:t>
+              <w:t xml:space="preserve">38th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Baltimore, France. pp.1748-1759, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2025.20380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05565183v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing GNSS Carrier-to-Noise-Density Ratio Estimation in The Presence of Meaconer Interference</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of Receiver Implementation Losses for GNSS Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448170⟩</w:t>
+              <w:t xml:space="preserve">2025 33rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy. pp.1268-1272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63237.2025.11226742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528859v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airborne DFMC SBAS Receiver L5/E5a RFI Test Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing GNSS Carrier-to-Noise-Density Ratio Estimation in The Presence of Meaconer Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ghizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lesouple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2023.19472⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.8971-8975, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10448170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386912v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Rames</w:t>
+                <w:t xml:space="preserve">Airborne DFMC SBAS Receiver L5/E5a RFI Test Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
+              <w:t xml:space="preserve">36th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of navigation, Sep 2023, Denver, United States. pp.881-903, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2023.19472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612597v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From ICAO GNSS Interference Mask to Jamming Protection Area For Safe Civil Aviation Operation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">GNSS Acquisition Thresholds for Civil Aviation GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445703v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Determination and RTK Performances Amelioration Using Multiple Low-Cost Receivers with Known Geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of Terrestrial Emitters on Civil Aviation GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2021, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2021.17841⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984329v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including the aircraft and the antenna in a wide band aeronautical LMS channel model</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihanne El Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135810⟩</w:t>
+              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916827v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Monitoring for A-PNT Using Barometric Measurements Aided Multi-DMEs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receivers at Low Altitude Considering Multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17697⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. pp.276-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964017v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of the filter design effect on Evil Waveform monitoring in SBAS for Galileo E1 and E5a signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">From ICAO GNSS Interference Mask to Jamming Protection Area For Safe Civil Aviation Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17657⟩</w:t>
+              <w:t xml:space="preserve">34th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, St Louis, United States. pp.834-854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2021.17936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961129v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receiver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Attitude Determination and RTK Performances Amelioration Using Multiple Low-Cost Receivers with Known Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17207⟩</w:t>
+              <w:t xml:space="preserve">ION ITM 2021, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual event, France. pp. 439-453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2021.17841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549042v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984329v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of RTK performances using an array of receivers with known geometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Integrity Monitoring for A-PNT Using Barometric Measurements Aided Multi-DMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17154⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp.2475 - 2482, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549028v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential candidates for new SBAS signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test of the filter design effect on Evil Waveform monitoring in SBAS for Galileo E1 and E5a signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Lapin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110138⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 2398 - 2415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890111v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment Methodology of Smartphone Positioning Performance for Collaborative Scenarios in Urban Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improvement of RTK performances using an array of receivers with known geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17626⟩</w:t>
+              <w:t xml:space="preserve">ION ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964014v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle Slip Detection and Repair Using an Array of Receivers with Known Geometry for RTK Positioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9109871⟩</w:t>
+              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866389v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorange Measurements with LTE Physical Channels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Potential candidates for new SBAS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaron Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17180⟩</w:t>
+              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.469-480, ISBN : 978-1-7281-9446-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549387v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving reliability and efficiency of RTK ambiguity resolution using multiple rover receivers connected to the same antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cycle Slip Detection and Repair Using an Array of Receivers with Known Geometry for RTK Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Hu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2020 European Navigation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317367⟩</w:t>
+              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.1123-1134 / ISBN: 978-1-7281-9446-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9109871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147591v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-band RFI GNSS L5/E5a Mask Definition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Assessment Methodology of Smartphone Positioning Performance for Collaborative Scenarios in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 188 - 205, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17540⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 1893 - 1901, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963994v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGNSS Computation Models and Values for GPS and GALILEO Civil Aviation Receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pseudorange Measurements with LTE Physical Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durel</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17571⟩</w:t>
+              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964000v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Improving reliability and efficiency of RTK ambiguity resolution using multiple rover receivers connected to the same antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
+              <w:t xml:space="preserve">ENC 2020 European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Dresde ( Virtual event ), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ENC48637.2020.9317367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963988v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and observation of the impact of JTIDS/MIDS on GNSS $C/N_{0}$ degradation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110159⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866393v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Quality Monitoring Algorithm Applied to Galileo Signals for Large Evil Waveform Threat Space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">IGNSS Computation Models and Values for GPS and GALILEO Civil Aviation Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17149⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 206 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549094v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Android GNSS Raw Measurements Flags Detection Mechanisms for Collaborative Positioning in Urban Environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RFI GNSS L5/E5a Mask Derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL-GNSS 2020 International Conference on Localization and GNSS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115564⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 188 - 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02870213v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample Temporal Correlation Effect on PHMI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Model and observation of the impact of JTIDS/MIDS on GNSS C/N0 degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Baraban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITM 2019, International Technical Meeting of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16684⟩</w:t>
+              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.584-595, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064496v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G-microwave Tracking Performance Characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Signal Quality Monitoring Algorithm Applied to Galileo Signals for Large Evil Waveform Threat Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Fischer</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.17016⟩</w:t>
+              <w:t xml:space="preserve">ITM 2020, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555023v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyzing Android GNSS Raw Measurements Flags Detection Mechanisms for Collaborative Positioning in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t>
+              <w:t xml:space="preserve">ICL-GNSS 2020 International Conference on Localization and GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS49876.2020.9115564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318334v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient DME/TACAN Blanking Method for GNSS-based Navigation in Civil Aviation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Including the aircraft and the antenna in a wide band aeronautical LMS channel model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16993⟩</w:t>
+              <w:t xml:space="preserve">EuCAP 2020 14th European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhagen, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001697v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Android GNSS Raw Data Measurements in an Urban Environment for Smartphone Collaborative Positioning Methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">5G-microwave Tracking Performance Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INC 2019, International Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.2285-2298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021344v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Statistic and Position Error Correlation in (Advanced) RAIM</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2019.16894⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1418-1437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318333v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Antenna Model to Assess GNSS Multipath in Airport Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of Android GNSS Raw Data Measurements in an Urban Environment for Smartphone Collaborative Positioning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.109-110</w:t>
+              <w:t xml:space="preserve">INC 2019, International Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005017v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUNTIMES – Future Navigation and Timing Evolved Signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Axel Javier Garcia Peña</w:t>
+                <w:t xml:space="preserve">Efficient DME/TACAN Blanking Method for GNSS-based Navigation in Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verlaine Gakne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2018, 31st International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2018.15888⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1438-1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082074v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARAIM Temporal Correlation Effect on PHMI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Test Statistic and Position Error Correlation in (Advanced) RAIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Gallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Pervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2018, 31st International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2018.16031⟩</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.534-551, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081472v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing Probabilities and ARAIM Temporal Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Sample Temporal Correlation Effect on PHMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31701/itsnt2018.26⟩</w:t>
+              <w:t xml:space="preserve">ITM 2019, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Reston, United States. pp 85-99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945620v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Integrity Assessment for GPS/GLONASS RAIM with Multiple Faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Importance of the Antenna Model to Assess GNSS Multipath in Airport Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Estival</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2018 April 23-26, 2018 California</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USNC-URSI Radio Science Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States. pp.109-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763408v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Existing GNSS Multipath Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Amielh</w:t>
+                <w:t xml:space="preserve">ARAIM Temporal Correlation Effect on PHMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION GNSS+ 2018, 31st International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Sep 2018, Miami, United States. pp. 2682-2694, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2018.16031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705849v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Risk Evaluation for GPS/GLONASS RAIM with Multiple Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Crossing Probabilities and ARAIM Temporal Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSNT 2017, 4th International Technical Symposium on Navigation and Timing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31701/itsnt2018.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759181v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods of Integrity Risk Computation for ARAIM FDE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Preliminary Integrity Assessment for GPS/GLONASS RAIM with Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2018 April 23-26, 2018 California</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2018.8373398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705851v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Range and Position Error after EGNOS Orbit and Clock Corrections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Validation of Existing GNSS Multipath Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Azoulai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Amarillo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 2172-2190</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp.ION</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705850v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARAIM Test Statistic Correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Integrity Risk Evaluation for GPS/GLONASS RAIM with Multiple Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Bang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2018, International Technical Meeting </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITSNT 2017, 4th International Technical Symposium on Navigation and Timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664383v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of BOC Modulation on GPS/Galileo Airborne Receiver Integrity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Methods of Integrity Risk Computation for ARAIM FDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2016, International Technical Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 2371-2387</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271974v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Corrections Processing for MC/MF Ground Based Augmentations System (GBAS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modelling the Range and Position Error after EGNOS Orbit and Clock Corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Amarillo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2017, 30th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portland, United States. pp. 2172-2190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147281v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-Carrier Divergence Monitoring for GAST-F GBAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">ARAIM Test Statistic Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Bang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Estival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2015, European Navigation Conference 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION ITM 2018, International Technical Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Reston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2018.15555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294478v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Impact of BOC Modulation on GPS/Galileo Airborne Receiver Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION ITM 2016, International Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2016, Monterey, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2016.13419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151478v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Felux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION International Technical Meeting 2015</w:t>
+              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145811v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GNSS/IMU/WSS/VSLAM Hybridization Using an Extended Kalman Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Code-Carrier Divergence Monitoring for GAST-F GBAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION 2015 Pacific PNT Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Apr 2015, Honolulu, Hawaii, United States. pp 719 - 732</w:t>
+              <w:t xml:space="preserve">ENC 2015, European Navigation Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271976v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on Working Group-C Activities on Advanced RAIM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ken Alexander,</w:t>
+                <w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS+ 2015, 28th ION International Technical Meeting of The Satellite-Division-of-the-Institute-of-Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Sep 2015, Tampa, United States. pp 629-638</w:t>
+              <w:t xml:space="preserve">ION International Technical Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01403430v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troposphere Reassessment in the scope of MC/MF Ground Based Augmentation System (GBAS)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A GNSS/IMU/WSS/VSLAM Hybridization Using an Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Afia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION Pacific PNT Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Apr 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ION 2015 Pacific PNT Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Apr 2015, Honolulu, Hawaii, United States. pp 719 - 732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147308v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-cost GNSS/IMU/Visual monoSLAM/WSS Integration Based on Federated Kalman Filtering for Navigation in Urban Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Troposphere Reassessment in the scope of MC/MF Ground Based Augmentation System (GBAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2015, 28th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ION, Sep 2015, Tampa, FL, United States. pp.618-628</w:t>
+              <w:t xml:space="preserve">ION Pacific PNT Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Apr 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284973v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progress on Working Group-C Activities on Advanced RAIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Blanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Walter,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Enge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Burns,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Alexander,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GNSS+ 2015, 28th ION International Technical Meeting of The Satellite-Division-of-the-Institute-of-Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Sep 2015, Tampa, United States. pp 629-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609763v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Analysis of the Impact of the Code Doppler on the Acquisition Performance of New GNSS Signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Low-cost GNSS/IMU/Visual monoSLAM/WSS Integration Based on Federated Kalman Filtering for Navigation in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ben Afia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2015, 28th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ION, Sep 2015, Tampa, FL, United States. pp.618-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937060v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ARAIM Nominal Bias Bounding Techniques on Final ARAIM User Performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Simulation du retard de groupe d’une antenne bibande GNSS pour application aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937001v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal GNSS Acquisition Parameters when Considering Bit Transitions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evolution of Corrections Processing for MC/MF Ground Based Augmentations System (GBAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989838v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GNSS Receiver Position Errors for User Integrity Monitoring in Urban Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of ARAIM Nominal Bias Bounding Techniques on Final ARAIM User Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2014, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160130v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal GNSS Acquisition Parameters when Considering Bit Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayaz Bacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989889v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary signal structure proposals for future airborne SBAS L5 signal and other non-airborne applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of GNSS Receiver Position Errors for User Integrity Monitoring in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairol Amali Bin Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ENC-GNSS 2014, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rotterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989702v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of GOCE EGG data for spacecraft positioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Han,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International GOCE user workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency (ESA), Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159184v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Processing Scheme for meeting Cat II/III with the MC/MF GBAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Complementary signal structure proposals for future airborne SBAS L5 signal and other non-airborne applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2014, 7th ESA Workshop on Satellite Navigation Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.334-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147313v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Study of FLL Schemes for a Successful Acquisition-to-Tracking Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Ngayap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jen Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Estimation for DVB-T Signals in Adverse Multipath Scenarios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test of GOCE EGG data for spacecraft positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiucong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Chen,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yalong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Han,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICL-GNSS 2014 International Conference on Localization and GNSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International GOCE user workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA), Nov 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158737v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient strategy for the acquisition of weak galileo E1 OS signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Optimal Processing Scheme for meeting Cat II/III with the MC/MF GBAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
+              <w:t xml:space="preserve">NAVITEC 2014, 7th ESA Workshop on Satellite Navigation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Dec 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937081v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable GNSS Positioning in Mixed LOS/NLOS Environments Using a 3D Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Delay Estimation for DVB-T Signals in Adverse Multipath Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICL-GNSS 2014 International Conference on Localization and GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Helsinki, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS.2014.6934167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943395v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of ARAIM Performance Sensitivity to the Ground System Architecture Definition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Detailed Analysis of the Impact of the Code Doppler on the Acquisition Performance of New GNSS Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 2614-2623</w:t>
+              <w:t xml:space="preserve">ION ITM 2014, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Diego, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936929v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector tracking aiding for carrier phase estimation in the presence of ionospheric scintillation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An efficient strategy for the acquisition of weak galileo E1 OS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 333-342</w:t>
+              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022435v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of GNSS Measurements via Pseudorange Prediction Using an Odometer for Robust Land-Vehicle Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khariol Bin Ahmad</w:t>
+                <w:t xml:space="preserve">Reliable GNSS Positioning in Mixed LOS/NLOS Environments Using a 3D Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairol Amali Bin Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 1299-1307</w:t>
+              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936884v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost Single-frequency GPS/GLONASS RTK for Road Users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Carcanague</w:t>
+                <w:t xml:space="preserve">An Analysis of ARAIM Performance Sensitivity to the Ground System Architecture Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dulery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 168-184</w:t>
+              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 2614-2623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937591v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches of GNSS positioning in NLOS environments using a 3D model for reliable navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khairol Amali Bin Ahmad</w:t>
+                <w:t xml:space="preserve">Reliability of GNSS Measurements via Pseudorange Prediction Using an Odometer for Robust Land-Vehicle Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khariol Bin Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 1299-1307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937084v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Civil Aviation Receivers During Maximum Solar Activity Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Vector tracking aiding for carrier phase estimation in the presence of ionospheric scintillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Deambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 986-994</w:t>
+              <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 333-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937582v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability of Secondary Code Acquisition for Multi-Component GNSS Signals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Low-cost Single-frequency GPS/GLONASS RTK for Road Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcanague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWGNSS 2013, 6th European Workshop on GNSS Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 168-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00943427v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of image-aided navigation techniques for aircraft approach and landing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two approaches of GNSS positioning in NLOS environments using a 3D model for reliable navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairol Amali Bin Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 473-607</w:t>
+              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022434v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Multipath Failures Modes Analysis for Airport Surface Operations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probability of Secondary Code Acquisition for Multi-Component GNSS Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 316- 332</w:t>
+              <w:t xml:space="preserve">EWGNSS 2013, 6th European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936846v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matched Quantization and Band Separation in a Direct Sampling Dual Band GNSS Receiver for Civil Aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance of Civil Aviation Receivers During Maximum Solar Activity Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 182 - 196</w:t>
+              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 986-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936858v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel computationally efficient Galileo E1 OS acquisition method for GNSS software receiver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">State of the art of image-aided navigation techniques for aircraft approach and landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION ITM 2013, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, San Diego, United States. pp 473-607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938830v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman Filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Matched Quantization and Band Separation in a Direct Sampling Dual Band GNSS Receiver for Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2012, 6th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 182 - 196</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022433v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath study on the airport surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GNSS Multipath Failures Modes Analysis for Airport Surface Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Montloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2012, Position Location and Navigation System Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2013, 26th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nashville, United States. pp 316- 332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022316v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sampling jitter on signal tracking in a direct sampling dual band GNSS receiver for civil aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multipath study on the airport surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arethens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2012, European Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2012, Position Location and Navigation System Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Myrtle Beach, United States. pp.355-365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2012.6236902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022313v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS in aviation applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of sampling jitter on signal tracking in a direct sampling dual band GNSS receiver for civil aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSN 2012, Munich Satellite Navigation Summit 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ENC 2012, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021490v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS multipath error model for airport surface operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GNSS in aviation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 210-228</w:t>
+              <w:t xml:space="preserve">MSN 2012, Munich Satellite Navigation Summit 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022515v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sampling jitter on signal tracking in a direct sampling dual band GNSS receiver for civil aviation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GNSS multipath error model for airport surface operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Montloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSS 2012, Toulouse Space Show</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 210-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022317v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalman filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of sampling jitter on signal tracking in a direct sampling dual band GNSS receiver for civil aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 3420-3434</w:t>
+              <w:t xml:space="preserve">TSS 2012, Toulouse Space Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022512v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FMT signal options and associated receiver architectures for GNSS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Kalman filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diana Fontanella</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2012, Position Location and Navigation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 3420-3434</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069623v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology to Elaborate Aircraft Localization Requirements for Airport Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FMT signal options and associated receiver architectures for GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2011 - 24th International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2012, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Myrtle Beach, United States. pp 898-912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2012.6236833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00821984v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm for GNSS precise positioning in constrained area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A novel computationally efficient Galileo E1 OS acquisition method for GNSS software receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ekambi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2011, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Diego, United States. pp 737-745</w:t>
+              <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941975v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00938830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver architecture for multicarrier-based GNSS signals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kalman Filter based robust GNSS signal tracking algorithm in presence of ionospheric scintillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GSSP 2011, 5th GNSS Signal Workshop on GNSS Signal and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAVITEC 2012, 6th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Noordwijk, Netherlands. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2012.6423045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022488v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the temporal behaviour of GPS/GALILEO NSE and RAIM for LPV200</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Methodology to Elaborate Aircraft Localization Requirements for Airport Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arethens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2011, 24th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Sep 2011, Portland, United States</w:t>
+              <w:t xml:space="preserve">ION GNSS 2011 - 24th International Technical Meeting of The Satellite Division of the Institute of Navigation (ION GNSS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Portland, Oregon, United States. pp 523-535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168272v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undifferenced ambiguity resolution applied to RTK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">A new algorithm for GNSS precise positioning in constrained area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carcanague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2011, 24th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Portland, United States. pp 663-678</w:t>
+              <w:t xml:space="preserve">ION ITM 2011, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Diego, United States. pp 737-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022490v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in airport navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Undifferenced ambiguity resolution applied to RTK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carcanague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2011 - IEEE/AIAA 30th Digital Avionics Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2011, 24th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Portland, United States. pp 663-678</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693178v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitization guidelines for a direct sampling dual-band GNSS receiver for civil aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the temporal behaviour of GPS/GALILEO NSE and RAIM for LPV200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2011, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp xxx</w:t>
+              <w:t xml:space="preserve">ION GNSS 2011, 24th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Sep 2011, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022312v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new GBAS NSE model for CAT II/III Autoland Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Receiver architecture for multicarrier-based GNSS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hoon Won</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Neri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matteo Paonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Eissfeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Emmanuele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2010, EEE/ION Position Location and Navigation Symposium May 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GSSP 2011, 5th GNSS Signal Workshop on GNSS Signal and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp xxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168265v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an OFDM/DVB-T sensor for positioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">State of the art in airport navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arethens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2010, Position Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507273⟩</w:t>
+              <w:t xml:space="preserve">DASC 2011 - IEEE/AIAA 30th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Seattle, United States. pp 4B3-1-4B3-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.6096072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022200v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid deterministic-statistical GPS multipath simulator for airport navigation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Digitization guidelines for a direct sampling dual-band GNSS receiver for civil aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECom 2010, 20th International Conference on Applied Electromagnetics and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dubrovnik, pp 1-4</w:t>
+              <w:t xml:space="preserve">ENC 2011, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, London, United Kingdom. pp xxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067160v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of OFDM-based digital TV for ranging : tests and validation on real signals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new GBAS NSE model for CAT II/III Autoland Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708017⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2010, EEE/ION Position Location and Navigation Symposium May 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, May 2010, Indian Wells, United States. pp.694-707, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022202v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Code Shift Keying signaling technique in GALILEO E1 signal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development and validation of an OFDM/DVB-T sensor for positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708056⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2010, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Indian Wells, United States. pp 988-1001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022510v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galileo E1 OS/SoL acquisition, tracking and data demodulation performances for Civil Aviation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Noordwijk, Netherlands. pp 1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nominal GNSS pseudorange measurement model for vehicular urban applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of OFDM-based digital TV for ranging : tests and validation on real signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION PLANS 2010, Position Location and Navigation Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507319⟩</w:t>
+              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Noordwijk, Netherlands. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022507v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Galileo E1 OS unbiased BOC/CBOC tracking techniques for mass market applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hybrid deterministic-statistical GPS multipath simulator for airport navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CECom 2010, 20th International Conference on Applied Electromagnetics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dubrovnik, pp 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022203v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of GNSS integrity requirements for road user charging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation of Code Shift Keying signaling technique in GALILEO E1 signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Damidaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Noordwijk, Netherlands. pp 1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708007⟩</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022508v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwork for GNSS integrity monitoring in urban road applications. The road user charging case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Nominal GNSS pseudorange measurement model for vehicular urban applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kubrak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2010, 23rd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ION PLANS 2010, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Indian Wells, United States. pp 806-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2010.5507319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022194v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved method to decode GPS L2C/L5 navigation message : combination of the inner and the outer channel codes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of Galileo E1 OS unbiased BOC/CBOC tracking techniques for mass market applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Noordwijk, Netherlands. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022153v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-range measurements using OFDM channel estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of GNSS integrity requirements for road user charging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Salós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kubrak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NAVITEC 2010, 5th ESA Workshop on Satellite Navigation Technologies and European Workshop on GNSS Signals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Noordwijk, Netherlands. pp 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAVITEC.2010.5708007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022162v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS RAIM assumptions for vertically guided approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Groundwork for GNSS integrity monitoring in urban road applications. The road user charging case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Salós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kubrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonhoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2791-2803</w:t>
+              <w:t xml:space="preserve">ION GNSS 2010, 23rd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Portland, United States. pp 1130 - 1144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022160v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GNSS RAIM assumptions for vertically guided approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
+              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2791-2803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022154v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demodulation performance of Galileo E1 OS and GPS L1C messages in a mobile environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2875 - 2889</w:t>
+              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022158v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning principles with a mobile TV system using DVB-SH signals and a Single Frequency Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Serant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPS 2009, 16th International Conference on Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Santorin, Greece. pp 1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDSP.2009.5201204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a GBAS model for CAT II/III simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Demodulation performance of Galileo E1 OS and GPS L1C messages in a mobile environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 1112 - 1123</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2875 - 2889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022163v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric delay estimation strategies using Galileo E5 signals only</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of a GBAS model for CAT II/III simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 3128-3141</w:t>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 1112 - 1123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022161v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Receiver Autonomous Integrity Monitoring (RAIM) for vertically guided approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ionospheric delay estimation strategies using Galileo E5 signals only</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 3128-3141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022206v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance assessment of multi correlators interference detection and repair algorithms for Civil Aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pseudo-range measurements using OFDM channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Serant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 481 - 493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022189v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric delay estimation in a single frequency mode for Civil Aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An improved method to decode GPS L2C/L5 navigation message : combination of the inner and the outer channel codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2008, 21st International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Savannah GA, United States. pp 1148-1158</w:t>
+              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 836-850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022445v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation issues and performance characterization of FDAF for a GNSS receiver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Raimondi</w:t>
+                <w:t xml:space="preserve">Performance assessment of multi correlators interference detection and repair algorithms for Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022135v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory analysis of potential candidate bands for the modernisation of GNSS systems in 2015-2020</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ionospheric delay estimation in a single frequency mode for Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWSSC 2008, IEEE International Workshop on Satellite and Space Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2008, 21st International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Savannah GA, United States. pp 1148-1158</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022446v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of multicorrelators GNSS interference detection algorithms for Civil Aviation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation issues and performance characterization of FDAF for a GNSS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2008, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, San Diego, United States. pp 142-153</w:t>
+              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022138v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency domain adaptative filtering against pulsed interference : performance analysis over Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Performance of multicorrelators GNSS interference detection algorithms for Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2008, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2008, San Diego, United States. pp 164-176</w:t>
+              <w:t xml:space="preserve">, Jan 2008, San Diego, United States. pp 142-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022137v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBAS C/A code interference characterization and mitigation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Regulatory analysis of potential candidate bands for the modernisation of GNSS systems in 2015-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWSSC 2008, IEEE International Workshop on Satellite and Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp 172-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWSSC.2008.4656778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022188v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBOC performances using software receiver</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency domain adaptative filtering against pulsed interference : performance analysis over Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS Signal 2007, 2nd Workshop on GNSS Signals and Signals Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ION NTM 2008, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, San Diego, United States. pp 164-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021986v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-bit processing of composite BOC (CBOC) signals and extension to time-multiplexed BOC (TMBOC) signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SBAS C/A code interference characterization and mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sihrener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 227-239</w:t>
+              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021981v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS/Galileo RAIM performance in presence of multiple pseudorange failures due to interference</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Performance of Receiver Autonomous Integrity Monitoring (RAIM) for vertically guided approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 3045 - 3056</w:t>
+              <w:t xml:space="preserve">ENC-GNSS 2008, Conférence Européenne de la Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022130v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of acquisition techniques for GNSS signal processing in geostationary orbit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">CBOC performances using software receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Artaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dantepal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Grelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 637-649</w:t>
+              <w:t xml:space="preserve">GNSS Signal 2007, 2nd Workshop on GNSS Signals and Signals Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021983v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance of single frequency ionospheric delay estimation and cycle slip detection with Civil Aviation requirements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">1-bit processing of composite BOC (CBOC) signals and extension to time-multiplexed BOC (TMBOC) signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 1296-1305</w:t>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 227-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021984v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy for geostationary positioning with GNSS signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GPS/Galileo RAIM performance in presence of multiple pseudorange failures due to interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 2388 - 2400</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 3045 - 3056</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022133v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBAS C/A code interferences : observations and induced tracking errors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Comparison of acquisition techniques for GNSS signal processing in geostationary orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 950 - 959</w:t>
+              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 637-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022132v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On potential CBOC/TMBOC common receiver architectures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compliance of single frequency ionospheric delay estimation and cycle slip detection with Civil Aviation requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 1530 - 1542</w:t>
+              <w:t xml:space="preserve">ION NTM 2007, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, San Diego, United States. pp 1296-1305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022131v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBOC : an implementation of MBOC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Julien</w:t>
+                <w:t xml:space="preserve">A strategy for geostationary positioning with GNSS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chibout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES-ESA, 1st Workshop on GALILEO Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 2388 - 2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021795v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating pulsed interference using frequency domain adaptive filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SBAS C/A code interferences : observations and induced tracking errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sihrener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 2251 - 2260</w:t>
+              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 950 - 959</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021790v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quality study of GNSS monitoring stations' pseudorange and carrier phase measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">On potential CBOC/TMBOC common receiver architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Angel Avila-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Paonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 971-980</w:t>
+              <w:t xml:space="preserve">ION GNSS 2007, 20th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Fort Worth, United States. pp 1530 - 1542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021788v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of new processing techniques for geostationary satellite positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chibout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 250-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicular navigation using a tight integration of aided-GPS and low-cost MEMS sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of SISMA computation algorithm on user integrity performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paimblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 149-158</w:t>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 709 - 716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021780v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionospheric code delay estimation in a single frequency case for Civil Aviation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sequential RAIM designed to detect combined step ramp pseudo-range errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 3059 - 3069</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 2621-2633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021789v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of SISMA computation algorithm on user integrity performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vehicular navigation using a tight integration of aided-GPS and low-cost MEMS sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kubrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias van den Bossche</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 709 - 716</w:t>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021776v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time pedestrian navigation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kubrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 2990 - 2998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the GPS acquisition environment : indoors and outdoors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ionospheric code delay estimation in a single frequency case for Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTTA '06, 2nd IEEE International Conference on Information and Communication Technologies : from Theory to Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 3059 - 3069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021744v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new algorithm to reduce AGPS acquisition TTFF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Analysis of the GPS acquisition environment : indoors and outdoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTTA '06, 2nd IEEE International Conference on Information and Communication Technologies : from Theory to Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Damascus, Syria. pp 127 - 132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021774v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential RAIM designed to detect combined step ramp pseudo-range errors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A new algorithm to reduce AGPS acquisition TTFF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monnerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 2621-2633</w:t>
+              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 301 - 311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021792v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS acquisition solution for use cases in all types of environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 1327-1335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal distortions at GNSS payload level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 1595-1605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS airborne multipath errors distribution using the high resolution aeronautical channel model and comparison to SARPs error curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Moriella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raimondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Steingass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 454 - 467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase noise in GNSS transmission / reception system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 698 - 708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-bit processing of composite BOC (CBOC) signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNES-ESA, 1st Workshop on GALILEO Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplex modulation for navigation systems at the L1 band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Civil Aviation GALILEO E5 receivers architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 100-111</w:t>
+              <w:t xml:space="preserve">CNES-ESA, 1st Workshop on GALILEO Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021777v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civil Aviation GALILEO E5 receivers architecture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interplex modulation for navigation systems at the L1 band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES-ESA, 1st Workshop on GALILEO Signals and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ION NTM 2006, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Monterey, United States. pp 100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021797v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a GPS anomaly on different GNSS receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mitigating pulsed interference using frequency domain adaptive filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raimondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Suard</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 1645-1655</w:t>
+              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 2251 - 2260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022185v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of multipath and cross-correlation on GPS acquisition in indoor environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis and quality study of GNSS monitoring stations' pseudorange and carrier phase measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1062 - 1070</w:t>
+              <w:t xml:space="preserve">ION GNSS 2006, 19th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Fort Worth, United States. pp 971-980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021738v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOC power spectrum densities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">CBOC : an implementation of MBOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Angel Avila-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 769 - 778</w:t>
+              <w:t xml:space="preserve">CNES-ESA, 1st Workshop on GALILEO Signals and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021737v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a software-based A-GPS acquisition performance using statistical processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of MEMS based Pedestrian Navigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Kubrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1082 - 1092</w:t>
+              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 2976-2986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021736v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of MEMS based Pedestrian Navigation Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">BOC power spectrum densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rebeyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 2976-2986</w:t>
+              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 769 - 778</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022186v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of robust estimation algorithms in the GALILEO baseline integrity check</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of a software-based A-GPS acquisition performance using statistical processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Kubrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lannelongue</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Monnerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 1327-1338</w:t>
+              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1082 - 1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022184v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAIM performance in presence of multiple range failures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation of robust estimation algorithms in the GALILEO baseline integrity check</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paimblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 779 - 791</w:t>
+              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 1327-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021739v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new unambiguous BOC(n,n) signal tracking technique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">RAIM performance in presence of multiple range failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2004, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 779 - 791</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021725v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS L5 and GALILEO E5a/E5b signal-to-noise density ratio degradation due to DME/TACAN signals : simulations and theoretical derivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of a GPS anomaly on different GNSS receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Suard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2004, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, San Diego, United States. pp 1049-1062</w:t>
+              <w:t xml:space="preserve">ION GNSS 2005, 18th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Long Beach, United States. pp 1645-1655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022451v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic approach of frequency diversity as interference mitigation means</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of multipath and cross-correlation on GPS acquisition in indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanaa Al Bitar-El Natour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2004, 17th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Long Beach, United States. pp 2136-2145</w:t>
+              <w:t xml:space="preserve">ION NTM 2005, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Diego, United States. pp 1062 - 1070</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022450v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New unambiguous BOC(n,n) tracking technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">A new unambiguous BOC(n,n) signal tracking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elizabeth Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mongrédien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2004, ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">GNSS 2004, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022449v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS L5 receiver implementation issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GPS L5 and GALILEO E5a/E5b signal-to-noise density ratio degradation due to DME/TACAN signals : simulations and theoretical derivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 153 - 164</w:t>
+              <w:t xml:space="preserve">ION NTM 2004, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, San Diego, United States. pp 1049-1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021723v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGNOS vertical protection level assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probabilistic approach of frequency diversity as interference mitigation means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bourgeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 2783 - 2794</w:t>
+              <w:t xml:space="preserve">ION GNSS 2004, 17th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Long Beach, United States. pp 2136-2145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021722v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of L5 receiver performance in presence of interference using a realistic receiver simulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New unambiguous BOC(n,n) tracking technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 142 - 152</w:t>
+              <w:t xml:space="preserve">NAVITEC 2004, ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021719v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic gain control (AGC) as an interference assessment tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">GPS L5 receiver implementation issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Roturier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 2042 - 2053</w:t>
+              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 153 - 164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021721v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS/IRS hybridization : fault detection and isolation of more than one range failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EGNOS vertical protection level assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Farnworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 2619 - 2629</w:t>
+              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 2783 - 2794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021716v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS/IRS hybridization : definition of exclusion radius using solution separation method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessment of L5 receiver performance in presence of interference using a realistic receiver simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Akos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIS 2002, 12th International Flight Inspection Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Roma, Italy</w:t>
+              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 142 - 152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021708v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multicorrelator receivers for multipath parameters estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Automatic gain control (AGC) as an interference assessment tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Akos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatre</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIS 2002, 12th International Flight Inspection Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Roma, Italy</w:t>
+              <w:t xml:space="preserve">ION GPS/GNSS 2003, 16th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Portland, United States. pp 2042 - 2053</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021709v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS multicorrelator receivers for multipath parameters estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Use of multicorrelator receivers for multipath parameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Chaggara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 477 - 492</w:t>
+              <w:t xml:space="preserve">IFIS 2002, 12th International Flight Inspection Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021715v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A software receiver for GPS-IIF L5 signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Using GPS multicorrelator receivers for multipath parameters estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Chaggara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 1540 - 1553</w:t>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 477 - 492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021711v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of L5/E5 acquisition, tracking and data demodulation thresholds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A software receiver for GPS-IIF L5 signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jeandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 2196 - 2207</w:t>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 1540 - 1553</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021712v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of masking angle and multipath on Galileo performances in different environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of L5/E5 acquisition, tracking and data demodulation thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bousquet</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INS 2001, 8th Saint Petersburg Conference on Integrated Navigation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Saint Petersburg, Russia. pp 96-107</w:t>
+              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 2196 - 2207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021701v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-Bed for Evaluation of impact of Evil Waveforms on Real Receivers and SQM Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effects of masking angle and multipath on Galileo performances in different environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malicorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Willy Vigneau</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Calmettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States</w:t>
+              <w:t xml:space="preserve">INS 2001, 8th Saint Petersburg Conference on Integrated Navigation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Saint Petersburg, Russia. pp 96-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952851v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-Bed for evaluation of impact of evil waveforms on real receivers and SQM performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test-Bed for Evaluation of impact of Evil Waveforms on Real Receivers and SQM Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vigneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 1 - 11</w:t>
+              <w:t xml:space="preserve">ION GPS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021713v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multicorrelator techniques for interference detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test-Bed for evaluation of impact of evil waveforms on real receivers and SQM performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatre</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 353-363</w:t>
+              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 1 - 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021704v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multicorrelator Receivers for GPS Interference Detection and Identification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GNSS/IRS hybridization : fault detection and isolation of more than one range failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ION GPS 2002, 15th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Portland, United States. pp 2619 - 2629</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021695v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site survey : a new criterion for characterization of multipath environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GPS/IRS hybridization : definition of exclusion radius using solution separation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 512-521</w:t>
+              <w:t xml:space="preserve">IFIS 2002, 12th International Flight Inspection Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021703v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the implementation of the fast adaptive bandwidth lock loops on a real GPS receiver in a high dynamics context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Use of Multicorrelator Receivers for GPS Interference Detection and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2001, International Conference on Global Navigation Satellite System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Seville, Spain</w:t>
+              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021702v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS interference detection and identification using multicorrelator receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Use of multicorrelator techniques for interference detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2001, 14th International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Salt Lake City, United States. pp 872 - 881</w:t>
+              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 353-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021707v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evil waveform test-bed design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GPS interference detection and identification using multicorrelator receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ION GPS 2001, 14th International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Salt Lake City, United States. pp 872 - 881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021694v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of pseudorange measurements accuracy by using fast adaptive bandwidth lock loops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Site survey : a new criterion for characterization of multipath environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Mehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2000, 13th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 2346 - 2356</w:t>
+              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 512-521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021692v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of evil waveforms on GBAS performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Results of the implementation of the fast adaptive bandwidth lock loops on a real GPS receiver in a high dynamics context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PLANS 2000, Position Location and Navigation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GNSS 2001, International Conference on Global Navigation Satellite System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Seville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021688v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-multipath performance of GPS receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evil waveform test-bed design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Redouan Yazid</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Houzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PLANS 2000, Position Location and Navigation Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021689v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal quality monitoring for protection of GBAS users against evil waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improvement of pseudorange measurements accuracy by using fast adaptive bandwidth lock loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lestarquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mehlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 2000, 13th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 1202 - 1211</w:t>
+              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 2346 - 2356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021693v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS reference station siting tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of evil waveforms on GBAS performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2000, National Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PLANS 2000, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, San Diego, United States. pp 22-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2000.838279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021690v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport multipath simulation for siting DGPS reference stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">N-multipath performance of GPS receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan Yazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 1999, National Technical Meeting of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PLANS 2000, Position Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, San Diego, United States. pp 41-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2000.838282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021686v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airport multipath simulation and measurement tool for siting DGPS reference stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Signal quality monitoring for protection of GBAS users against evil waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1999, 3rd European symposium on GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">ION GPS 2000, 13th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 1202 - 1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021684v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of GPS receivers with more than one multipath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GPS reference station siting tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 1999, 12th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Nashville, United States. pp 281 - 288</w:t>
+              <w:t xml:space="preserve">ION NTM 2000, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Anaheim, United States. pp 246 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021687v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking performance of GPS receivers with more than one multipath</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Airport multipath simulation for siting DGPS reference stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1999, 3rd European symposium on GNSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">ION NTM 1999, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, San Diego, United States. pp 135 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021685v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an end-to-end GPS simulator as a tool for siting GPS reference stations on airport platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Airport multipath simulation and measurement tool for siting DGPS reference stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 1998, 11th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nashville, United States. pp 529 - 537</w:t>
+              <w:t xml:space="preserve">GNSS 1999, 3rd European symposium on GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021674v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of hybridization to the performance of satellite navigation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Performance of GPS receivers with more than one multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ION GPS 1999, 12th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Nashville, United States. pp 281 - 288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021673v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a complete GPS simulator as a tool for siting of GPS reference stations on airport grounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Tracking performance of GPS receivers with more than one multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GNSS 1999, 3rd European symposium on GNSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021682v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of characteristics of GPS AROF procedures for application to precision landings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contribution of hybridization to the performance of satellite navigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrazak Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1997, International Symposium on Global Navigation Satellite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Munich, Germany</w:t>
+              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021670v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical evaluation of performance of MAPAS for application to precision landings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of an end-to-end GPS simulator as a tool for siting GPS reference stations on airport platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 1997, 10th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Kansas City, United States. pp 1801 - 1810</w:t>
+              <w:t xml:space="preserve">ION GPS 1998, 11th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nashville, United States. pp 529 - 537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021672v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the error probability and stopping time of the MAPAS procedure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Development of a complete GPS simulator as a tool for siting of GPS reference stations on airport grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 1996, 9th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Kansas City, United States. pp 925 - 934</w:t>
+              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021667v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the LSAST and MAPAS methods for ambiguity resolution on-the-fly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Practical evaluation of performance of MAPAS for application to precision landings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSNS 1996, International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">ION GPS 1997, 10th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Kansas City, United States. pp 1801 - 1810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941973v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of characteristics of GPS AROF procedures for application to precision landings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Jonquières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GNSS 1997, International Symposium on Global Navigation Satellite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the error probability and stopping time of the MAPAS procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ION GPS 1996, 9th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Kansas City, United States. pp 925 - 934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the LSAST and MAPAS methods for ambiguity resolution on-the-fly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DSNS 1996, International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, Saint-Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new concept for GPS phase ambiguity resolution on-the-fly : the maximum a posteriori ambiguity search (MAPAS) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 1995, 8th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Palm Springs, United States. pp 299-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25028,124 +25404,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of processing models for Multi-Constellation/Multi-Frequency GBAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la Recherche ENAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25155,753 +25531,753 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device For Determining Navigation Parameters Of An Aircraft During A Landing Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2015253150. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for piloting an aircraft during runway approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Germany, Patent n° : EP2573586 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for identifying transmitters by a terminal in a single-frequency network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corrazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US2012262341. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for protecting a radio navigation receiver user against aberrant pseudo-range measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paimblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias van den Bossche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US20110122022. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of reception and receiver for a radio navigation signal modulated by a CBOC or TMBOC spread waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Spain, Patent n° : ES2358058. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for minimising errors in position measurements made using a radio navigation device such as a GPS receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias van den Bosche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Karouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paimblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Switzerland, Patent n° : WO2009147242 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BOC signal acquisition and tracking method and apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elizabeth Cannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Union, Patent n° : EP1598677. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25911,114 +26287,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the feasibility of using GPS carrier phase ambiguity resolution techniques for precision approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. INPT, 1997. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02895882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId506"/>
+      <w:footerReference w:type="default" r:id="rId507"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26086,51 +26462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38A3AADB"/>
+    <w:nsid w:val="4D5F6785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26317,51 +26693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-macabiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1216-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078196809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381275v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Kim" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrae Jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyosang Yoon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungwoon Park" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.700" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3407049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901398v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3494863" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Javier Garcia Pe&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3483151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01740-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463321000801" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670501v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12206" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987439v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.405" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Bang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-00997-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01375900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Jiang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0567-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01677977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Guilbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucong Sun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Chen," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhoure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kubrak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2273829" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sihrener" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01154451v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021574v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cannon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lachapelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2007.357123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934030v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Benhallam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcouffe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazoyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565183v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05386912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mabilleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.19472" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03445703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladoux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17936" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17697" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549042v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17207" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lapin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110138" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mabilleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17540" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964000v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17571" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Baraban" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110159" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064496v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03001697v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verlaine Gakne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16993" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318333v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gallon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pervan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16894" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02082074v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anghileri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Floch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Margaria" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Motella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15888" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02081472v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.16031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945620v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.26" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01763408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2018.8373398" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759181v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705850v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo Fernandez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01664383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15555" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147281v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403430v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Walter," TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Burns," TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alexander," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01160130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairol Amali Bin Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brocard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851391" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159184v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Han" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourdeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moura" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936929v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dulery" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khariol Bin Ahmad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937591v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcanague" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936846v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022433v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2012.6423045" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021490v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01069623v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Won" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fontanella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236833" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941975v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022488v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paonni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eissfeller" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emmanuele" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022490v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168265v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507222" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708081" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022507v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507319" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022203v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708070" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022508v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022160v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022163v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022161v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022206v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022189v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022135v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimondi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022138v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022137v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022188v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nouvel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sihrener" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dantepal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grelier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021981v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022130v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022132v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022131v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wallner" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021795v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hein" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rebeyrol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bastide" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021788v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021780v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021789v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021776v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lobert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bossche" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021791v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021792v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moriella" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupouy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Steingass" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021779v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022447v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021777v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021797v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022185v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vogel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021737v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021736v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022186v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022184v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lannelongue" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021725v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Cannon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mongr&#233;dien" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022451v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022450v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourgeade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022449v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021723v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021722v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Comby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Farnworth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021719v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Akos" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021721v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021709v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chaggara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021715v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021711v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeandel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021712v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021701v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malicorne" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021713v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021704v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021695v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021703v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021702v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legrand" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021707v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021694v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021692v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mehlen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838279" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021689v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Yazid" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838282" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021693v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021690v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021686v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021684v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021687v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021685v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021674v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Younes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021682v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021670v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mazoyer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021672v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021667v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941973v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021663v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011531v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422927v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933823v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karouby" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933822v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422917v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bosche" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933821v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895882v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-macabiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1216-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078196809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrae Jo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyosang Yoon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungwoon Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3483151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3407049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3494863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01740-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463321000801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.405" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Bang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-00997-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01375900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0567-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01677977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Guilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucong Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Chen," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhoure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kubrak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2273829" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sihrener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cannon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lachapelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2007.357123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01154451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Benhallam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcouffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazoyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05386912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mabilleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.19472" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03445703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17207" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lapin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mabilleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17540" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Baraban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03001697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verlaine Gakne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16993" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pervan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16684" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02081472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.16031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01763408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2018.8373398" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01664383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15555" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Walter," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Burns," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alexander," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01160130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairol Amali Bin Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brocard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851391" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourdeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dulery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khariol Bin Ahmad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcanague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01069623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Won" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fontanella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236833" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2012.6423045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022488v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paonni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eissfeller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emmanuele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507222" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708070" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022160v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022445v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022135v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimondi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nouvel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sihrener" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022206v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dantepal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022130v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022132v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wallner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021776v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lobert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bossche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bastide" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rebeyrol" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moriella" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupouy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Steingass" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021797v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021777v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021737v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021736v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lannelongue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vogel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021725v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Cannon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mongr&#233;dien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourgeade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Comby" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Farnworth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021719v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Akos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021721v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021709v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chaggara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021711v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malicorne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952851v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021695v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021704v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021707v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021702v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legrand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021692v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mehlen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021688v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838279" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021689v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Yazid" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838282" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021690v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021686v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021687v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021685v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Younes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021674v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021682v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021672v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021670v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mazoyer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021667v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941973v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021663v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karouby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933822v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422917v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bosche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895882v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>