--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4735,278 +4735,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receivers at Low Altitude Considering Multipath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Denver, United States. pp.276-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2022.18361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612597v1</w:t>
+                <w:t xml:space="preserve">hal-04087575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of DME/TACAN on GNSS L5/E5a Receivers at Low Altitude Considering Multipath</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Real Multi-Correlator Outputs for SQM Performance Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlas Selmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihanne El Haouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 35th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Denver, United States. pp.276-303, </w:t>
+              <w:t xml:space="preserve">2022 International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Long Beach, CA, United States. pp.1288-1303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2022.18361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2022.18217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087575v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From ICAO GNSS Interference Mask to Jamming Protection Area For Safe Civil Aviation Operation</w:t>
               </w:r>
@@ -5347,51 +5347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the filter design effect on Evil Waveform monitoring in SBAS for Galileo E1 and E5a signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,589 +6298,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IGNSS Computation Models and Values for GPS and GALILEO Civil Aviation Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxandre Coulon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikael Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 206 - 218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963988v1</w:t>
+                <w:t xml:space="preserve">hal-02964000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGNSS Computation Models and Values for GPS and GALILEO Civil Aviation Receivers</w:t>
+                <w:t xml:space="preserve">RFI GNSS L5/E5a Mask Derivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 206 - 218, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2020.17571⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 188 - 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2020.17540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964000v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RFI GNSS L5/E5a Mask Derivation</w:t>
+                <w:t xml:space="preserve">Model and observation of the impact of JTIDS/MIDS on GNSS C/N0 degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikael Mabilleau</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ashley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Baraban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp 188 - 205, </w:t>
+              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.584-595, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2020.17540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963994v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and observation of the impact of JTIDS/MIDS on GNSS C/N0 degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Meaconing and its Impact on GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxandre Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANS 2020 IEEE/ION Position, Location and Navigation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Portland, United States. pp.584-595, </w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2020, 33rd International Technical Meeting of the Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual event, United States. pp. 3713-3737., </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS46316.2020.9110159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2020.17713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866393v1</w:t>
+                <w:t xml:space="preserve">hal-02963988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal Quality Monitoring Algorithm Applied to Galileo Signals for Large Evil Waveform Threat Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikhlas Selmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,516 +7181,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5G-microwave Tracking Performance Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
+                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Fischer</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.2285-2298, </w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1418-1437, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555023v1</w:t>
+                <w:t xml:space="preserve">hal-02318334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Multipath Error Model for Aircraft Surface Navigation Based on Canonical Scenarios for Class F Airports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">5G-microwave Tracking Performance Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auryn Pink Soderini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Azoulai</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1418-1437, </w:t>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.2285-2298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.16907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33012/2019.17016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318334v1</w:t>
+                <w:t xml:space="preserve">hal-02555023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of Android GNSS Raw Data Measurements in an Urban Environment for Smartphone Collaborative Positioning Methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Blais</w:t>
+                <w:t xml:space="preserve">Efficient DME/TACAN Blanking Method for GNSS-based Navigation in Civil Aviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verlaine Gakne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INC 2019, International Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Miami, United States. pp.1438-1452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.16993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021344v1</w:t>
+                <w:t xml:space="preserve">hal-03001697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient DME/TACAN Blanking Method for GNSS-based Navigation in Civil Aviation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Verlaine Gakne</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of Android GNSS Raw Data Measurements in an Urban Environment for Smartphone Collaborative Positioning Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verheyde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Marmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS+ 2019, 32nd International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INC 2019, International Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.16993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001697v1</w:t>
+                <w:t xml:space="preserve">hal-03021344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Statistic and Position Error Correlation in (Advanced) RAIM</w:t>
               </w:r>
@@ -9046,247 +9046,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Thevenon</w:t>
+                <w:t xml:space="preserve">Code-Carrier Divergence Monitoring for GAST-F GBAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
+              <w:t xml:space="preserve">ENC 2015, European Navigation Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151478v1</w:t>
+                <w:t xml:space="preserve">hal-01294478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Code-Carrier Divergence Monitoring for GAST-F GBAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiping Jiang</w:t>
+                <w:t xml:space="preserve">Methodology for determining Pseudorange noise and multipath models for a multi-constellation, multi-frequency GBAS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rotondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Thevenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Felux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2015, European Navigation Conference 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Technical Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Navigation, Jan 2015, Dana Point, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294478v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nominal Bias Analysis for ARAIM User</w:t>
               </w:r>
@@ -10341,265 +10341,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+                <w:t xml:space="preserve">Complementary signal structure proposals for future airborne SBAS L5 signal and other non-airborne applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+                <w:t xml:space="preserve">Daniel Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.334-350, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989889v1</w:t>
+                <w:t xml:space="preserve">hal-00989702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary signal structure proposals for future airborne SBAS L5 signal and other non-airborne applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+                <w:t xml:space="preserve">Video Integration in a GNSS/INS Hybridization Architecture for Approach and Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vezinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ION PLANS 2014, Position Location and Navigation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp.334-350, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2014, Monterey, United States. pp xxxx</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00989702v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Study of FLL Schemes for a Successful Acquisition-to-Tracking Transition</w:t>
               </w:r>
@@ -11801,151 +11801,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches of GNSS positioning in NLOS environments using a 3D model for reliable navigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Bourdeau</w:t>
+                <w:t xml:space="preserve">Performance of Civil Aviation Receivers During Maximum Solar Activity Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Deambrogio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
+              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 986-994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937084v1</w:t>
+                <w:t xml:space="preserve">hal-00937582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability of Secondary Code Acquisition for Multi-Component GNSS Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11987,238 +12004,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWGNSS 2013, 6th European Workshop on GNSS Signals and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Civil Aviation Receivers During Maximum Solar Activity Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Deambrogio</w:t>
+                <w:t xml:space="preserve">Comparison of two approaches of GNSS positioning in NLOS environments using a 3D model for reliable navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khairol Amali Bin Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION PNT 2013, Pacific Positioning, Navigation and Timing Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Honolulu, United States. pp 986-994</w:t>
+              <w:t xml:space="preserve">ENC 2013, European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937582v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of image-aided navigation techniques for aircraft approach and landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13038,51 +13038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GNSS 2012, 25th International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nashville, United States. pp 3420-3434</w:t>
@@ -15475,459 +15475,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
+                <w:t xml:space="preserve">GNSS RAIM assumptions for vertically guided approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
+              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2791-2803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022159v1</w:t>
+                <w:t xml:space="preserve">hal-01022160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS RAIM assumptions for vertically guided approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Martineau</w:t>
+                <w:t xml:space="preserve">Development of a GPS deterministic multipath simulator for an efficient computation of the positioning errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Mabilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2791-2803</w:t>
+              <w:t xml:space="preserve">ION GNSS 2009, 22nd International Technical Meeting of The Satellite Division of the Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Savannah, United States. pp 2378-2390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022160v1</w:t>
+                <w:t xml:space="preserve">hal-01022159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boucheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
+              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022155v1</w:t>
+                <w:t xml:space="preserve">hal-01022154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between the future GPS L1C and GALILEO E1 OS signals data message performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Garcia-Pena</w:t>
+                <w:t xml:space="preserve">Comparisons of multipath modeling strategies for the estimation of GPS positioning error</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION ITM 2009, International Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Anaheim, United States. pp 324 - 334</w:t>
+              <w:t xml:space="preserve">EuCAP 2009, 3rd European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp 2300 - 2304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022154v1</w:t>
+                <w:t xml:space="preserve">hal-01022155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning principles with a mobile TV system using DVB-SH signals and a Single Frequency Network</w:t>
               </w:r>
@@ -23151,217 +23151,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Multicorrelator Receivers for GPS Interference Detection and Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+                <w:t xml:space="preserve">Use of multicorrelator techniques for interference detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 353-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021695v1</w:t>
+                <w:t xml:space="preserve">hal-01021704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of multicorrelator techniques for interference detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Multicorrelator Receivers for GPS Interference Detection and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2001, National Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2001, Long Beach, United States. pp 353-363</w:t>
+              <w:t xml:space="preserve">NAVITEC 2001, 1st ESA Workshop on Satellite Navigation User Equipment Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2001, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021704v1</w:t>
+                <w:t xml:space="preserve">hal-01021695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPS interference detection and identification using multicorrelator receivers</w:t>
               </w:r>
@@ -24037,217 +24037,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal quality monitoring for protection of GBAS users against evil waveforms</w:t>
+                <w:t xml:space="preserve">GPS reference station siting tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 2000, 13th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 1202 - 1211</w:t>
+              <w:t xml:space="preserve">ION NTM 2000, National Technical Meeting of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2000, Anaheim, United States. pp 246 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021693v1</w:t>
+                <w:t xml:space="preserve">hal-01021690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS reference station siting tool</w:t>
+                <w:t xml:space="preserve">Signal quality monitoring for protection of GBAS users against evil waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION NTM 2000, National Technical Meeting of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2000, Anaheim, United States. pp 246 - 252</w:t>
+              <w:t xml:space="preserve">ION GPS 2000, 13th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Salt Lake City, United States. pp 1202 - 1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021690v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport multipath simulation for siting DGPS reference stations</w:t>
               </w:r>
@@ -24272,51 +24272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION NTM 1999, National Technical Meeting of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, San Diego, United States. pp 135 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24380,51 +24380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS 1999, 3rd European symposium on GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24646,230 +24646,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of hybridization to the performance of satellite navigation systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an end-to-end GPS simulator as a tool for siting GPS reference stations on airport platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Macabiau</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ION GPS 1998, 11th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nashville, United States. pp 529 - 537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021673v1</w:t>
+                <w:t xml:space="preserve">hal-01021674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an end-to-end GPS simulator as a tool for siting GPS reference stations on airport platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of hybridization to the performance of satellite navigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrazak Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Macabiau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ION GPS 1998, 11th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Nashville, United States. pp 529 - 537</w:t>
+              <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021674v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a complete GPS simulator as a tool for siting of GPS reference stations on airport grounds</w:t>
               </w:r>
@@ -24894,51 +24894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelahad Benhallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GNSS 1998, 2nd European symposium on Global Navigation Satellite Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25545,64 +25545,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device For Determining Navigation Parameters Of An Aircraft During A Landing Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vezinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Escher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26462,51 +26462,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D5F6785"/>
+    <w:nsid w:val="4F3F330D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26693,51 +26693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-macabiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1216-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078196809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrae Jo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyosang Yoon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungwoon Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3483151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3407049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3494863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01740-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463321000801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.405" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Bang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-00997-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01375900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0567-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01677977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Guilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucong Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Chen," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhoure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kubrak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2273829" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sihrener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cannon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lachapelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2007.357123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01154451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Benhallam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcouffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazoyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05386912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mabilleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.19472" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03445703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17207" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lapin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mabilleau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17571" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963994v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17540" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866393v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Baraban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110159" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03001697v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verlaine Gakne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16993" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pervan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16684" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02081472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.16031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01763408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2018.8373398" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01664383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15555" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Walter," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Burns," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alexander," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01160130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairol Amali Bin Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989702v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brocard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851391" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourdeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dulery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khariol Bin Ahmad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcanague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937582v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01069623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Won" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fontanella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236833" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2012.6423045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022488v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paonni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eissfeller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emmanuele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507222" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708070" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022160v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022445v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022135v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimondi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nouvel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sihrener" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022206v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dantepal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022130v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022132v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wallner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021776v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lobert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bossche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bastide" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rebeyrol" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moriella" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupouy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Steingass" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021797v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021777v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021737v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021736v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lannelongue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vogel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021725v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Cannon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mongr&#233;dien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourgeade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Comby" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Farnworth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021719v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Akos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021721v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021709v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chaggara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021711v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malicorne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952851v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021695v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021704v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021707v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021702v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legrand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021692v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mehlen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021688v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838279" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021689v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Yazid" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838282" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021690v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021686v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021687v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021685v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021673v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Younes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021674v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021682v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021672v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021670v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mazoyer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021667v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941973v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021663v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karouby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933822v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422917v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bosche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895882v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-macabiau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1216-6692" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078196809" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05245859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ghizzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hussong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesouple" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Milner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Garcia-Pena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.724" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05381275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seunghwan Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrae Jo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyosang Yoon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byungwoon Park" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/navi.700" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04950805v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my V&#233;zinet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Martineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.19981" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3483151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Estival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3407049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04901398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junesol Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3494863" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746882v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Shi-Garrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3408799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04711451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Novella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-024-01740-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04771055v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109762" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04746906v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3433327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463321000801" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03670501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rsn2.12206" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03243925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Hu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thevenon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02987439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Mabilleau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.405" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Bang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-020-00997-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01375900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Jiang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0567-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01677977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Guilbert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294564v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiucong Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Chen," TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Han," TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.150387" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01353985v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Foucras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lecl&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Botteron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-016-0556-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294545v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01849420v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0373463315000697" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01350127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ekambi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayaz Bacard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2016.140316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Escher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10291-012-0306-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00996022v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ben Afia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Deambrogio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sal&#243;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2013.0389" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01207658v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonhoure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Kubrak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2273829" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01171926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bousquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01286123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lestarquit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouvel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sihrener" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamontagne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Cannon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lachapelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2007.357123" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01154451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ries" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934030v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelahad Benhallam" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Jonqui&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Alcouffe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazoyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05293924v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2025.20380" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05565183v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63237.2025.11226742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04528859v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10448170" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05386912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Novella" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouvet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mabilleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2023.19472" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04088240v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18570" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04087575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18361" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03612597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlas Selmi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihanne El Haouari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rames" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2022.18217" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03445703v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02984329v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2021.17841" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17697" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961129v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17657" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17154" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17207" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02890111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chauvat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaron Samson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lapin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110138" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9109871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verheyde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Marmet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17626" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auryn Pink Soderini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgagni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Fischer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17180" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03147591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02964000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Mabilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17571" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963994v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17540" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02866393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ashley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Baraban" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS46316.2020.9110159" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02963988v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Coulon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vezinet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17713" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02549094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2020.17149" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02870213v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS49876.2020.9115564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02916827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Amielh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Azoulai" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135810" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16907" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02555023v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03001697v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verlaine Gakne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16993" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02318333v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gallon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Pervan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02064496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.16684" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02005017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02081472v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.16031" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945620v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.26" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01763408v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2018.8373398" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705849v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01759181v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705851v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01705850v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Amarillo Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01664383v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2018.15555" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271974v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2016.13419" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01294478v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01151478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rotondo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Felux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01145811v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Suard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rodriguez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01271976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147308v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01403430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Walter," TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Burns," TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Alexander," TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01284973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609763v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937001v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01160130v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khairol Amali Bin Ahmad" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahmoudi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brocard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851391" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989889v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00989788v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ngayap" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jen Yu Li" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01159184v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalong Han" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01147313v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01158737v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS.2014.6934167" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937060v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourdeau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936929v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dulery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khariol Bin Ahmad" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022435v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937591v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carcanague" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Vigneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937582v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Valette" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00943427v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00937084v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022434v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00936846v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Montloin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilloton" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arethens" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022313v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021490v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022515v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022317v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022512v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Barreau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01069623v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hoon Won" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Fontanella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2012.6236833" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938830v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2012.6423045" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821984v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941975v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022488v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Paonni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Eissfeller" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emmanuele" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.6096072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022312v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168265v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Muller" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507222" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022200v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corazza" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507273" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022204v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708081" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708017" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01067160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022510v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boucheret" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Damidaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708056" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022507v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2010.5507319" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022203v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708070" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022508v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAVITEC.2010.5708007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022194v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022160v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022159v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDSP.2009.5201204" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022158v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022163v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022162v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022189v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ouzeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022445v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022135v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raimondi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022138v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grelier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWSSC.2008.4656778" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nouvel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sihrener" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022206v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021986v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Artaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dantepal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Grelier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021981v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022130v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021983v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chibout" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021984v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022133v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022132v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022131v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Angel Avila-Rodriguez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wallner" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021778v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021776v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paimblanc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lobert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bossche" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021792v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Clot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monnerat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021791v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021789v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bastide" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Al Bitar-El Natour" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684357" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021774v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021794v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021793v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rebeyrol" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021775v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Moriella" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dupouy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Steingass" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022447v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021797v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021777v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021788v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021795v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Hein" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021737v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021736v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022184v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lannelongue" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022185v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vogel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021738v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021725v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elizabeth Cannon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mongr&#233;dien" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022450v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bourgeade" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022449v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021723v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Comby" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Farnworth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021719v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Akos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021721v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021709v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Chaggara" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021715v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021711v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jeandel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021712v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021701v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malicorne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Calmettes" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952851v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Houzet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021713v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021716v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vogel" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021708v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021704v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021695v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021707v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021703v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021702v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legrand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021694v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021692v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mehlen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021688v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838279" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021689v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Yazid" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2000.838282" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021690v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Renard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021693v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021686v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021684v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021687v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021685v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021674v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021673v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrazak Younes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021682v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021672v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021670v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mazoyer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021667v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00941973v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021663v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011531v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422914v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422927v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Muller" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01319595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corrazza" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Karouby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933822v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01422917v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias van den Bosche" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00933821v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02895882v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>