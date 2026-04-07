--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -558,121 +558,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Industrie culturelle ou idéologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, https://journals.openedition.org/variations/1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/variations.1953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion d’actifs comme industrie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.91-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Buck-Morss, « L’art antistalinien. Benjamin, Chostakovitch et la fin de l’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -688,135 +766,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485524v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04349273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Sur un air latino“</w:t>
               </w:r>
@@ -3015,50 +3015,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fighting against discrimination speeches with critical Media Education: lessons from the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Populism, Media, Education. Challenging discrimination in contemporary digital societies", Ranieri M. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 224 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que peut l’éducation aux médias face aux discours discriminatoires ? Difficultés pédagogiques et enjeux théoriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3067,155 +3149,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stéréotypes, discriminations et éducation aux médias, Jehel S., Corroy L. (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre droit d’auteur et conseil en communication : analyse socio-économique des mutations conjointes de l’industrie musicale et de l’industrie publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Populism, Media, Education. Challenging discrimination in contemporary digital societies", Ranieri M. (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 224 p., 2016</w:t>
+              <w:t xml:space="preserve">Nouveaux territoires médiatiques, Ballarini(Loïc &amp; Delavaud Gilles (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Mare &amp; Martin, 2014, coll. “Mediacritic”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3231,126 +3300,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557794v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02554457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, culture et critique en communication: propositions pour une théorie des industries culturelles</w:t>
               </w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>