--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -558,265 +558,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrie culturelle ou idéologie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion d’actifs comme industrie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, pp.91-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Buck-Morss, « L’art antistalinien. Benjamin, Chostakovitch et la fin de l’histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24, https://journals.openedition.org/variations/1953. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, n°24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...63 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie culturelle ou idéologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n°24</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 24, https://journals.openedition.org/variations/1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/variations.1953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485524v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Sur un air latino“</w:t>
               </w:r>
@@ -2520,50 +2520,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2589,152 +2684,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311301v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03911129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bernard Miège : une “théorie des industries culturelles” au sein des sciences de l’information et de la communication »</w:t>
               </w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>