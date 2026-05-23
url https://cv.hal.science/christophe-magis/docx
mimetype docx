--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,1732 +66,1901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’imaginaire médiatique de la gouvernance algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.165-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125080ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05623235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science-(non-)fiction. La critique contemporaine face à la thèse de l’effondrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Buxton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15ent⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05623227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur Le Miroir de la production de Jean Baudrillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46, pp.401-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12yg0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04980727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;French Touch&amp;quot; to the Political Economy of Communication? A Critical Epistemology of the &amp;quot;Cultural Industries&amp;quot; School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, pp.4353-4369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations algorithmiques des politiques culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, vol. 17 (no 1-2), pp.83-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r9a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Westra, « Banques, bulles et profits »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désintégration du capitalisme et régression sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, https://doi-org/10.4000/variations.2280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une marche “manquée” dans l’histoire du capitalisme médiatique ? Analyse des mutations du rôle des droits dans l’industrie musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrie culturelle ou idéologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, https://journals.openedition.org/variations/1953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/variations.1953⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion d’actifs comme industrie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40, pp.91-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.26845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Buck-Morss, « L’art antistalinien. Benjamin, Chostakovitch et la fin de l’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Buxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Industrie culturelle ou idéologie ?</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique et Cultural studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), http://journals.openedition.org/communication/11553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.11553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme analyseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Perticoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.13-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.4666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">”Sur un air latino“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.74-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/herm.086.0074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique de l’économie politique et industrie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24, https://journals.openedition.org/variations/1953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/variations.1953⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23, https://journals.openedition.org/variations/1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/variations.1703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">”Sur un air latino“</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manual Labour, Intellectual Labour and Digital (Academic) Labour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/herm.086.0074⟩</w:t>
+              <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.159-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31269/triplec.v16i1.847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...198 lines deleted...]
-                <w:t xml:space="preserve">Critique de l’économie politique et industrie culturelle</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail intellectuel comme expérience oppositionnelle. Théorie critique, industrie culturelle et engagement (de l’)intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23, https://journals.openedition.org/variations/1703. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manual Labour, Intellectual Labour and Digital (Academic) Labour</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie politique de la communication et Théorie critique des médias. Épistémologie d’un héritage théorique critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (199), pp.43-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et libération de la production scientifique. Critique de l’économie politique de l’open access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une ‘‘nouvelle anthropologie’’ critique ? Jalons pour une épistémologie matérialiste des humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142-143, pp.281-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et publicité : les enjeux de la synchronisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InaGlobal.fr : : la revue des industries créatives et des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stars comme marques de l’industrie de la musique enregistrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Mess With Mister In-Between : Musicological and socio-economical study of arrangement in advertising music covers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoundEffects - An Interdisciplinary Journal of Sound and Sound Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.97-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-économie des stars dans l’industrie musicale entre stratégies d’individualisation et de formatage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web-revue des industries culturelles et numériques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1801,316 +1970,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une critique matérialiste des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les éditions sociales, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04980738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Industrie culturelle et économie politique critique de la culture, des médias et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christopge Magis. Presses des Mines, 2019, collection MatérialismeS, 978-2-35671-565-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique au risque de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Zagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique et la publicité. Les logiques socio-économiques et musicales des mutations des industries culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 465 p., 2015, coll. Media Critic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2120,1369 +2289,1369 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The breakthrough of consultancy in music production: A political economy of sound design in the ‘creative economy’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Filimowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sound Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.265-276, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003325567-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A “New Economy” of Blockbusters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Filimowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI and the Future of Creative Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.54-70, 2023, 9781003299875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003299875-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “Diversity” to “Discoverability”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Filimowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systemic Bias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-20, 2022, Algorithms and Society, 9781003173373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003173373-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques : du syntagme mythique à la critique des “SHS 2.0”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Aubin; Éric George; Julien Rueff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives critiques en communication. Contextes, théories et recherches empiriques,Tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp.373-398, 2021, 978-2-7605-5622-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Political Economy of Communication: The Critical Analysis of the Media’s Economic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael Filimowicz; Veronika Tzankova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reimagining Communication: Meaning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.197-212, 2020, 9781351007924</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation – Culture, médias et critique de l’économie politique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture, médias et critique de l'économie politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Granjon, Jacques Guyot &amp; Christophe Magis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture &amp; communication, Tome 3, Économie politique de la culture, des médias et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp. 9-38, 2019, 978-2-35671-565-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bernard Miège : une “théorie des industries culturelles” au sein des sciences de l’information et de la communication »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Granjon; Christophe Magis; Jacques Guyot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture et communication. Tome 3. Économie politique de la culture, des médias et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.135-160, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04316441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel concept d’humanités pour les humanités numériques francophones ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric George. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérisation de la société et enjeux sociopolitiques 2 : numérique, information et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste Editions, pp.195-206, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences sociales, sujets critiques et engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Zagyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Magis; Veronika Zagyi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La critique au risque de l’engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.13-40, 2018, 9782849343548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut l’éducation aux médias face aux discours discriminatoires ? Difficultés pédagogiques et enjeux théoriques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stéréotypes, discriminations et éducation aux médias, Jehel S., Corroy L. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fighting against discrimination speeches with critical Media Education: lessons from the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Magis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Populism, Media, Education. Challenging discrimination in contemporary digital societies", Ranieri M. (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 224 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Marcuse : éléments pour une praxis de la négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matérialismes, culture et communication, Granjon Fabien (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jehel</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexivité, théorie et connaissance dans les processus d’émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Populism, Media, Education. Challenging discrimination in contemporary digital societies", Ranieri M. (dir.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 224 p., 2016</w:t>
+              <w:t xml:space="preserve">Penser l’émancipation II. Théories, pratiques et conflits autour de l’émancipation humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest Nanterre, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre droit d’auteur et conseil en communication : analyse socio-économique des mutations conjointes de l’industrie musicale et de l’industrie publicitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouveaux territoires médiatiques, Ballarini(Loïc &amp; Delavaud Gilles (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mare &amp; Martin, 2014, coll. “Mediacritic”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art, culture et critique en communication: propositions pour une théorie des industries culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique, sciences sociales &amp; communication, George Éric &amp; Granjon Fabien (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mare &amp; Martin, 2014, coll. “Mediacritic”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarque en musique de publicité comme paradigme musical de l’industrie culturelle : étude dialectique du traitement dans la musique populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfléchir les formes : Autour d’une analyse dialectique de la musique, Olive Jean-Paul (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions l’Harmattan, pp.39-56, 2013, coll. “Arts 8”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3492,112 +3661,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audience-commodity: Les publics comme marchandise des médias de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Magis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire, dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://publictionnaire.huma-num.fr/notice/audience-commodity/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3744,51 +3913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05623235v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Magis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125080ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05623227v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Buxton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yg0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r9a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349264v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349267v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1953" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.26845" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Perticoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0074" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/variations.1703" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v16i1.847" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02540373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02538741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543823v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02541552v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02543851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04980738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02548843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Zagyi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546844v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003325567-18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349229v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003299875-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003173373-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02552981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jehel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02556248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02557794v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554457v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02554531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>