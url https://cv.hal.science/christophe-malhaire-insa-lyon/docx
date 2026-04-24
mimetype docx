--- v0 (2026-03-28)
+++ v1 (2026-04-24)
@@ -571,256 +571,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rafael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.184501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701521v1</w:t>
+                <w:t xml:space="preserve">hal-01701523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-tunnel effect in Al/Al2O3/Al junctions elaborated by atomic layer deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R'Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.123103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4978778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701523v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALL-organic electrostrictive polymer composites with low driving electrical voltages for micro-fluidic pump applications</w:t>
               </w:r>
@@ -1405,161 +1405,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup and realization of thin film specimens for microtensile tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bulge test and AFM point deflection method, two technics for the mechanical characterisation of very low stiffness freestanding films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">P. Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Josserond</w:t>
+                <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Debove</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80 (2), pp.023901 1-5. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.10501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3077153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437164v1</w:t>
+                <w:t xml:space="preserve">hal-00480182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the determination of Poisson’s ratio of stressed monolayer and bilayer submicron thick films</w:t>
               </w:r>
@@ -1571,64 +1567,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (9), pp.1343-1348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,165 +1635,169 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulge test and AFM point deflection method, two technics for the mechanical characterisation of very low stiffness freestanding films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Martins</w:t>
+                <w:t xml:space="preserve">Experimental setup and realization of thin film specimens for microtensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josserond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delobelle</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Debove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (1), pp.10501. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (2), pp.023901 1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2008187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3077153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480182v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro Tensile Tests on Aluminium Thin Films: Tensile Device and In Situ Observations</w:t>
               </w:r>
@@ -1934,51 +1934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Metivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical cross-characterisation of sputtered inconel thin films for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Populaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2492,77 +2492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 17th International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Denver, United States</w:t>
@@ -2712,51 +2712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Mousselmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,260 +2926,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-tensile tests on micromachined metal on polymer specimens: elasticity, plasticity and rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Seguineau</w:t>
+                <w:t xml:space="preserve">On the determination of Poisson’s ratio of stressed monolayer and bilayer submicron thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ignat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.8-10</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.197-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277669v1</w:t>
+                <w:t xml:space="preserve">hal-00277708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of Poisson’s ratio of stressed monolayer and bilayer submicron thick films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Micro-tensile tests on micromachined metal on polymer specimens: elasticity, plasticity and rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Seguineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lafontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.197-200</w:t>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.8-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277708v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bulge test and point deflection methods for the mechanical characterisation of submicron thick composite membranes</w:t>
               </w:r>
@@ -3191,64 +3191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3463,51 +3463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Metivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3545,51 +3545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical cross-characterization of sputtered Inconel thin films for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Populaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,51 +4048,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad9932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vomecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjm.2018.811031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martegoutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourcade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3077153" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008187" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel d'Herbey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stojanovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCMR29J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martegoutte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafontan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Brida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ad9932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528753v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lassau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vomecourt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azoulay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cagnol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lysenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sabac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wjm.2018.811031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885535v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Brottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2018.2865883" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Quyen Le" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Capsal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Galineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xunquian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep11814" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alcheikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duchamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schuster" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/5/055011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4719964" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martegoutte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seguineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fourcade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100626009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delobelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brida" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015814v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ignat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josserond" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Debove" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3077153" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Roussel d'Herbey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Seguineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beclin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Metivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stojanovic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Populaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.10.038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSCMR29J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Pinho Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Brottet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP51112.2020.9139156" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Mousselmal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Remaki" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049369v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martegoutte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fourcade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desmarres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277708v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafontan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330548v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Dogheche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Brida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Josserond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189255v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701380v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>