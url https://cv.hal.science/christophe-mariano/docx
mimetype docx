--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,5523 +100,5523 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir discrétionnaire du juge en cas de demande de mise à disposition de la liste d'émargement après un vote électronique&amp;quot;, note sous Cass. soc., 3 déc. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (1re partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 1, pp. 11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-05452728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du statut protecteur aux représentants conventionnels : le représentant syndical au comité de groupe jumelé avec le représentant syndical au CSE, note sous Cass. soc., 14 janv. 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (2nde partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 2, pp. 173-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement de l'accord collectif à durée déterminée&amp;quot;, obs. sous Cass. soc., 23 oct. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7-8, p. 646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel : quel effectif prendre en compte pour déterminer le nombre de délégués syndicaux ?&amp;quot;, obs. sous Cass. soc. 21 mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1014 (N2577B3T)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le statut collectif à durée déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, pp. 7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règle d'alternance en matière de représentation équilibrée des femmes et des hommes : appréciation abstraite ou concrète ?&amp;quot;, note sous Cass. soc., 4 juin 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7, p. 24 (BJT204v4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité d'un accord collectif concernant le personnel au sol d'une entreprise de transport aérien : cause et portée de l'annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5, p. 34 (BJT204r5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdépendance syndicale et candidatures séparées au scrutin TPE : les liaisons dangereuses&amp;quot;, note sous Cass. soc., 21 nov. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1, p. 31 (BJT204g7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité de l'autorisation de licencier un salarié protégé : conditions et mise en œuvre de la responsabilité de l'État&amp;quot;, note sous CE 16 juill. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 10, p. 30 (BJT205a8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition de la renonciation anticipée au droit d'être désigné délégué syndical&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, p. 34 (BJT204m0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d'un mandat d'élu et représentation équilibrée des femmes et des hommes : l'inapplication des règles de suppléance en cas de démission en cours d'instance&amp;quot;, note sous Cass. soc., 15 octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 12, p. 29 (BJT205g5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaires minima hiérarchiques : le Conseil d’État au soutien de la mission de régulation de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 600 supplément, pp. 44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel et demande de validation référendaire d'un accord minoritaire intercatégoriel : oui, mais…&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, p. 37 (BJT204l5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions et contestation du mandat de représentant syndical au CSEE&amp;quot;, note sous Cass. soc., 12 mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5, p. 32 (BJT204r4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation équilibrée des femmes et des hommes menacée par les désistements tardifs de candidats&amp;quot;, note sous Cass. soc., 21 mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7, p. 26 (BJT204v5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des élus de prendre tous contacts nécessaires à l'accomplissement de leur mission : quelles implications en cas de travail auprès d'entreprises tierces ?&amp;quot;, note sous Cass. soc., 27 nov. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1, p. 29 (BJT204g8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus du salarié face à l'application d'un accord de performance collective : quel référentiel de contrôle du licenciement ?&amp;quot;, note sous Cass. soc., 10 sept. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 10, p. 32 (BJT205b0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mariano</w:t>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait générateur de l'obligation de négocier sur la gestion des emplois et des parcours professionnels&amp;quot;, note sous Cass. soc., 11 sept. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 42 (BJT204a3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus dans l'utilisation des heures de délégation en dehors des horaires de travail : recevabilité de l'action patronale&amp;quot;, note sous Cass. soc., 22 nov. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 21 (BJT203e9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés protégés : le champ réduit de la protection en cas d'arrivée du terme d'un CDD&amp;quot;, note sous Cass. soc., 10 juill. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9, p. 31 (BJT203u2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de syndicat de salariés : impact de publications à visée politique et d'une référence statutaire aux indépendants&amp;quot;, note sous Cass. soc., 12 juill. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9, p. 33 (n° BJT203u4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes suspectes de dénonciation des accords collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, pp. 849-858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegarde de la compétitivité et association à but non lucratif : la mise au point du Conseil d'État&amp;quot;, obs. sous CE, 3 avril 2024 (n° 471271)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 6, p. 35 (BJT203o6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de l'accord collectif - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards transdisciplinaires sur les communiqués des juridictions&amp;quot;, étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, pp. 365-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Morand</w:t>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 1, pp. 11-17</w:t>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le pouvoir discrétionnaire du juge en cas de demande de mise à disposition de la liste d'émargement après un vote électronique&amp;quot;, note sous Cass. soc., 3 déc. 2025</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désignation de membres du CSEC : délimitation des possibilités de remplacement et unification de la compétence territoriale en cas de contestation&amp;quot;, note sous Cass. soc. 6 déc. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 16 (BJT203e8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l'existence d'une section syndicale et non-paiement des cotisations&amp;quot;, note sous Cass. soc. 22 nov. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 23 (BJT203f0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de nouveaux outils juridiques de gestion des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.2906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856873v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation du défaut de pouvoir du représentant de l'employeur et contrôle administratif de la procédure de licenciement : entre rigueur et souplesse&amp;quot; , obs. sous CE 3 avril 2024 (n° 470440 et n° 465582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 6, p. 32 (BJT203o5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste non conforme aux exigences de représentation équilibrée : une représentativité syndicale entachée… mais sauvegardée !&amp;quot;, note sous Cass. soc., 9 oct. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 38 (BJT204a7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de paiement de la cotisation syndicale : nouvel angle d'attaque en matière de contestation de l'existence de la section syndicale ?&amp;quot;, obs. sous Cass. soc. 14 févr. 2024 et Cass. soc., 31 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 27 (BJT203j5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants de proximité : précisions sur la contestation des conditions de désignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n6)</w:t>
+              <w:t xml:space="preserve">, 2023, 3 (BJT202e8), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extension du statut protecteur aux représentants conventionnels : le représentant syndical au comité de groupe jumelé avec le représentant syndical au CSE&amp;quot;, note sous Cass. soc., 14 janv. 2026</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétractation du licenciement sur demande de l'inspecteur du travail et autorisation ultérieure de licencier : la compétence préservée du juge judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 15 (BJT201z9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement économique d'un salarié protégé : quel degré de nécessité entre la modification du contrat et la sauvegarde de la compétitivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 17 (BJT201z8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions antérieures au licenciement d'un salarié protégé et contrôle du juge judiciaire&amp;quot;, obs. sous Cass. soc., 1er juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 7-8 (BJT202o9), p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des heures de délégation par un représentant du personnel : quels pouvoirs pour le juge des référés ?&amp;quot;, obs. sous Cass. soc., 5 avr. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 5, p. 21 (BJT202j8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la dispense de consultation du CSE en cas de conclusion d'un accord de GPEC&amp;quot;, obs. sous Cass. soc., 29 mars 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 5, p. 23 (BJT202j7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du principe du paiement de l'expertise : quel point de départ pour le délai de forclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT203a7), p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords dérogatoires : une espèce en voie d'extinction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 897, pp. 321-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature de l'accord de mise en place des représentants de proximité : le choix de l'interprétation littérale&amp;quot;, obs. sous Cass. soc., 1er juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 7-8 (BJT202o8), p. 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caducité de l'accord collectif&amp;quot;, Dossier : Négociation collective, accord collectif et sanction, Actes du colloque de Clermont-Ferrand du 30 septembre 2022, G. François et C. Mariano (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp. 225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04010034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la mention dans le contrat de travail d'une convention collective différente de celle applicable à l'entreprise&amp;quot;, obs. sous Cass. soc., 5 juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 10 (BJT202t3), p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les modalités de contestation du scrutin de validation d'un accord minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT203a6), p. 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CSE face au procès : un droit processuel singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT202z2), p. 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation de transfert du contrat d'un salarié protégé : la fraude aux dispositions de l'article L. 1224-1 hors champ du contrôle administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 16 (BJT202a0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le niveau de déclenchement de l'alerte économique du CSE dans les entreprises à structure complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (BJT201p0), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en nullité d'un accord collectif de branche : précisions sur la nature et le point de départ du délai de deux mois&amp;quot;, obs. sous Cass. soc., 21 sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 11 (BJT201u7), p. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation des consultations du CSE : pas d'obligation de coordonner les consultations ponctuelles avec la consultation récurrente sur les orientations stratégiques, obs. sous Cass. soc., 21 sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (BJT201u6), pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec des négociations : quel traitement juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7-8, pp.36-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de la décision unilatérale fixant les modalités d'organisation et de déroulement des opérations de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (BJT201p1), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 12, pp. 992-1002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03473031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfice du statut protecteur et preuve du mandat extérieur à l'entreprise&amp;quot;, note sur Cass. soc., 11 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 28-29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n0)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions relatives aux aspects financiers de l'indépendance syndicale&amp;quot;, note sur Cass. soc., 26 février 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 26-27</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 26-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l'âge légal de mise à la retraite d'office sur l'indemnisation du salarié protégé licencié sur la base d'une autorisation ultérieurement annulée&amp;quot;, BJT Bulletin Joly Travail, Lextenso, 2020, n° 9, p. 34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 9, p. 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'autonomie de gestion du chef d'établissement en cas de caractérisation unilatérale de l'établissement distinct&amp;quot;, note sur Cass. soc., 22 janvier 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 30-32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective (Seconde partie)&amp;quot;, Droit social, Dalloz, 2020, n° 12, pp. 1034-1042</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 12, pp. 1034-1042</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application volontaire d'une convention collective : portée de la mention inscrite au contrat de travail&amp;quot;, note sur Cass. soc., 4 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 29-31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délais de consultation du CSE : une prolongation conventionnelle facilitée&amp;quot;, BJT Bulletin Joly Travail, Lextenso, 2020, n° 9, p. 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 9, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périmètre de mise en place du CSE : précisions autour de l'identification unilatérale de l'établissement distinct&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467542v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective - Première partie&amp;quot;, Droit social, Dalloz, 2020, n° 11, pp. 947-955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bergeron</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 11, pp. 947-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation en vue de sauvegarder la pérennité de l'association : motif économique légitime ?&amp;quot;, Dossier : Les spécificités du droit du travail dans le secteur social et médico-social non lucratif, G. François (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 10, pp. 54-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information-consultation du CSE sur la mise en place d'un logiciel de traçage informatique&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 37</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones d'ombre de la négociation collective en l'absence de délégué syndical&amp;quot;, Dossier : Négociation, articulation et disparition des conventions collectives de travail, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 44-51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 44-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de dispositions conventionnelles et date d'appréciation de la légalité des conventions et accords collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 11, p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l'application de l'ANI des VRP du 3 octobre 1975 : le cas des négociateurs immobiliers VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 11, p. 30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mention erronée de la proportion de femmes et d'hommes au sein du collège électoral et contestation du protocole d'accord préélectoral&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467554v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de consultation du CSE et information insuffisante : les pouvoirs du juge augmentés à la lumière du droit à l'information appropriée&amp;quot;, note sur Cass. soc., 26 février 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 23-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication des pièces dans le cadre de la consultation annuelle sur les comptes : les limites temporelles du droit d'accès aux documents de l'expert-comptable&amp;quot;, note sur Cass. soc., 25 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 31-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, Droit social, Dalloz, 2019, n° 12, p. 1054</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mariano</w:t>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Gwennhaël François</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette-Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5029 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 12, p. 1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5673,51 +5673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord national interprofessionnel du 10 décembre 1977 sur la mensualisation / Loi n° 78-49 du 19 janvier 1978 relative à la mensualisation et à la procédure conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du droit du travail par les textes, P.-H. Antonmattei, A. Chatriot, L. Pécaut-Rivolier et Y. Struillou (dir.), Paris, Economica, 2025, 756 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.459-474, 2025, 978-2-7178-7299-6</w:t>
@@ -5746,890 +5746,890 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil numérique et dialogue social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du travail et technologies de l'information et de la communication, B. Bossu (dir.), LexisNexis, 2022, 320 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 253-290, 2022, 978-2-7110-3720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les acteurs de la dénonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque La disparition de l'accord collectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwennhaël François, Pr de droit privé, CMH UR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UR 4232-UCA, Sep 2024, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de nouveaux outils juridiques de gestion des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Le droit privé : un outil de minimisation des risques ? - Réflexions thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACDD Association Clermontoise des Doctorants et Docteurs en droit et en science politique; Sophie Prétot, Pr de droit privé et de sciences criminelles, CMH UPR 4232-UCA, Mar 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04051628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise de parole dans le monde du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence La prise de parole dans le monde du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eloquentia Clermont-Ferrand; La Cravate solidaire, Feb 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caducité de l'accord collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Négociation collective, accord collectif et sanction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwennhaël François, MCF HDR en droit privé, CMH UPR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UPR 4232-UCA, Sep 2022, Clermont-Ferrand, France. pp. 225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04016738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référendum dans l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">webinaire Les rendez-vous du dialogue social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du travail de l'Université de Strasbourg; DREETS Grand Est, Apr 2023, [En ligne], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04075578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoriser les accords dérogatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Les Lois Auroux, 40 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de Recherche en Droit Social EREDS; Institut des Sciences du Travail IST; Institut Régional d'Education Ouvrière IREO, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Comité social et économique et procès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwennhaël François, MCF HDR en droit privé, CMH UR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UR 4232-UCA, Sep 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail, un mode d’organisation du travail comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier : Le sommet virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fromont Briens; Université Clermont Auvergne; Université du Québec à Montréal, Nov 2020, [ en ligne ], France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation substitutive d'entreprise, préface de Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. , 656 p., 2024, coll. "Thèses", 978-2-7110-4026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et sécurité au travail 2024 - Agir en vue de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Blatman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Selusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe Revue Fiduciaire. , 811 p., 2024, 978-2-7579-1035-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472622v1</w:t>
-              </w:r>
-[...582 lines deleted...]
-                <w:t xml:space="preserve">hal-03390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6647,64 +6647,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;La disparition de l'accord collectif&amp;quot;, Actes du colloque de Clermont-Ferrand du 27 septembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "La disparition de l'accord collectif"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6740,64 +6740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Négociation collective, accord collectif et sanction, Actes du colloque de Clermont-Ferrand du 30 septembre 2022, G. François et C. Mariano (coord.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Négociation collective, accord collectif et sanction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6833,64 +6833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Comité social et économique et procès, Actes du colloque de Clermont-Ferrand du 29 septembre 2023, G. François et C. Mariano (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Comité social et économique et procès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6926,64 +6926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : L'accord de performance collective, Actes du colloque de Clermont-Ferrand du 26 février 2021, G. François et C. Mariano (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque L'accord de performance collective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, [ en ligne ], France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -7188,51 +7188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772736v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448510v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Benezech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fraysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856873v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102552v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04021135v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164190v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03719875v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851732v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931577v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550652v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996740v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02960988v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467542v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467554v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399542v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette-Boissiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03775586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blatman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04051628v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962196v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221103v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03390316v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Benezech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fraysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856873v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04021135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03719875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467542v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02960988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467554v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399542v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette-Boissiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03775586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04051628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03390316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blatman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>