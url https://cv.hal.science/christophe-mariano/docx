--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,154 +66,469 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cadre d'appréciation de la condition d'effectif relative aux règles de désignation du représentant syndical au CSE&amp;quot;, note sous Cass. soc., 4 mars 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 4 (BJT205r3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05585628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (1re partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 1, pp. 11-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05452728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés mis à disposition : quand l'accord collectif organise le décompte des effectifs par l'entreprise utilisatrice&amp;quot;, note sous Cass. soc., 4 mars 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 4 (BJT205r2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05585617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du statut protecteur aux représentants conventionnels : le représentant syndical au comité de groupe jumelé avec le représentant syndical au CSE, note sous Cass. soc., 14 janv. 2026</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05512226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir discrétionnaire du juge en cas de demande de mise à disposition de la liste d'émargement après un vote électronique&amp;quot;, note sous Cass. soc., 3 déc. 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 2 (BJT205n6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05512231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (1re partie)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (2nde partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron</w:t>
@@ -235,5421 +550,5244 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 1, pp. 11-17</w:t>
+              <w:t xml:space="preserve">, 2026, n° 2, pp. 173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Extension du statut protecteur aux représentants conventionnels : le représentant syndical au comité de groupe jumelé avec le représentant syndical au CSE, note sous Cass. soc., 14 janv. 2026</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05499176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel : quel effectif prendre en compte pour déterminer le nombre de délégués syndicaux ?&amp;quot;, obs. sous Cass. soc. 21 mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1014 (N2577B3T)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le statut collectif à durée déterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, pp. 7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illégalité de l'autorisation de licencier un salarié protégé : conditions et mise en œuvre de la responsabilité de l'État&amp;quot;, note sous CE 16 juill. 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 2 (BJT205n0)</w:t>
+              <w:t xml:space="preserve">, 2025, n° 10, p. 30 (BJT205a8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Accord collectif et décision unilatérale de l'employeur : je t'aime, moi non plus&amp;quot; (2nde partie)</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Règle d'alternance en matière de représentation équilibrée des femmes et des hommes : appréciation abstraite ou concrète ?&amp;quot;, note sous Cass. soc., 4 juin 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7, p. 24 (BJT204v4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus du salarié face à l'application d'un accord de performance collective : quel référentiel de contrôle du licenciement ?&amp;quot;, note sous Cass. soc., 10 sept. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 10, p. 32 (BJT205b0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05311566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité d'un accord collectif concernant le personnel au sol d'une entreprise de transport aérien : cause et portée de l'annulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5, p. 34 (BJT204r5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdépendance syndicale et candidatures séparées au scrutin TPE : les liaisons dangereuses&amp;quot;, note sous Cass. soc., 21 nov. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1, p. 31 (BJT204g7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement de l'accord collectif à durée déterminée&amp;quot;, obs. sous Cass. soc., 23 oct. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7-8, p. 646</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05246705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prohibition de la renonciation anticipée au droit d'être désigné délégué syndical&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, p. 34 (BJT204m0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d'un mandat d'élu et représentation équilibrée des femmes et des hommes : l'inapplication des règles de suppléance en cas de démission en cours d'instance&amp;quot;, note sous Cass. soc., 15 octobre 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 12, p. 29 (BJT205g5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05404777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicat catégoriel et demande de validation référendaire d'un accord minoritaire intercatégoriel : oui, mais…&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 3, p. 37 (BJT204l5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaires minima hiérarchiques : le Conseil d’État au soutien de la mission de régulation de la branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudence Sociale Lamy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 600 supplément, pp. 44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation équilibrée des femmes et des hommes menacée par les désistements tardifs de candidats&amp;quot;, note sous Cass. soc., 21 mai 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 7, p. 26 (BJT204v5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions et contestation du mandat de représentant syndical au CSEE&amp;quot;, note sous Cass. soc., 12 mars 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 5, p. 32 (BJT204r4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des élus de prendre tous contacts nécessaires à l'accomplissement de leur mission : quelles implications en cas de travail auprès d'entreprises tierces ?&amp;quot;, note sous Cass. soc., 27 nov. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 1, p. 29 (BJT204g8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fait générateur de l'obligation de négocier sur la gestion des emplois et des parcours professionnels&amp;quot;, note sous Cass. soc., 11 sept. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 42 (BJT204a3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus dans l'utilisation des heures de délégation en dehors des horaires de travail : recevabilité de l'action patronale&amp;quot;, note sous Cass. soc., 22 nov. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 21 (BJT203e9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés protégés : le champ réduit de la protection en cas d'arrivée du terme d'un CDD&amp;quot;, note sous Cass. soc., 10 juill. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9, p. 31 (BJT203u2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de syndicat de salariés : impact de publications à visée politique et d'une référence statutaire aux indépendants&amp;quot;, note sous Cass. soc., 12 juill. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 9, p. 33 (n° BJT203u4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes suspectes de dénonciation des accords collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, pp. 849-858</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauvegarde de la compétitivité et association à but non lucratif : la mise au point du Conseil d'État&amp;quot;, obs. sous CE, 3 avril 2024 (n° 471271)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 6, p. 35 (BJT203o6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition de l'accord collectif - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennhaël François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 844</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards transdisciplinaires sur les communiqués des juridictions&amp;quot;, étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jacquemet-Gauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Albaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, pp. 365-373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 1re partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariano</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Morand</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 2, pp. 173-178</w:t>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mariano</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04527520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désignation de membres du CSEC : délimitation des possibilités de remplacement et unification de la compétence territoriale en cas de contestation&amp;quot;, note sous Cass. soc. 6 déc. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 16 (BJT203e8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preuve de l'existence d'une section syndicale et non-paiement des cotisations&amp;quot;, note sous Cass. soc. 22 nov. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2, p. 23 (BJT203f0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation de nouveaux outils juridiques de gestion des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52497/revue-cmh.2906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856873v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularisation du défaut de pouvoir du représentant de l'employeur et contrôle administratif de la procédure de licenciement : entre rigueur et souplesse&amp;quot; , obs. sous CE 3 avril 2024 (n° 470440 et n° 465582)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 6, p. 32 (BJT203o5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liste non conforme aux exigences de représentation équilibrée : une représentativité syndicale entachée… mais sauvegardée !&amp;quot;, note sous Cass. soc., 9 oct. 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 11, p. 38 (BJT204a7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, 2e partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 7-8, p. 646</w:t>
+              <w:t xml:space="preserve">, 2024, n° 5, p. 475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 1014 (N2577B3T)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04574521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défaut de paiement de la cotisation syndicale : nouvel angle d'attaque en matière de contestation de l'existence de la section syndicale ?&amp;quot;, obs. sous Cass. soc. 14 févr. 2024 et Cass. soc., 31 janvier 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4, p. 27 (BJT203j5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Gwennhaël François</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants de proximité : précisions sur la contestation des conditions de désignation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (BJT202e8), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétractation du licenciement sur demande de l'inspecteur du travail et autorisation ultérieure de licencier : la compétence préservée du juge judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 15 (BJT201z9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement économique d'un salarié protégé : quel degré de nécessité entre la modification du contrat et la sauvegarde de la compétitivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 17 (BJT201z8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions antérieures au licenciement d'un salarié protégé et contrôle du juge judiciaire&amp;quot;, obs. sous Cass. soc., 1er juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 7-8 (BJT202o9), p. 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des heures de délégation par un représentant du personnel : quels pouvoirs pour le juge des référés ?&amp;quot;, obs. sous Cass. soc., 5 avr. 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 5, p. 21 (BJT202j8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les limites de la dispense de consultation du CSE en cas de conclusion d'un accord de GPEC&amp;quot;, obs. sous Cass. soc., 29 mars 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 5, p. 23 (BJT202j7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation du principe du paiement de l'expertise : quel point de départ pour le délai de forclusion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT203a7), p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les accords dérogatoires : une espèce en voie d'extinction ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 897, pp. 321-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature de l'accord de mise en place des représentants de proximité : le choix de l'interprétation littérale&amp;quot;, obs. sous Cass. soc., 1er juin 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 7-8 (BJT202o8), p. 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caducité de l'accord collectif&amp;quot;, Dossier : Négociation collective, accord collectif et sanction, Actes du colloque de Clermont-Ferrand du 30 septembre 2022, G. François et C. Mariano (coord.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp. 225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04010034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la mention dans le contrat de travail d'une convention collective différente de celle applicable à l'entreprise&amp;quot;, obs. sous Cass. soc., 5 juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 10 (BJT202t3), p. 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les modalités de contestation du scrutin de validation d'un accord minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT203a6), p. 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CSE face au procès : un droit processuel singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (BJT202z2), p. 42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation de transfert du contrat d'un salarié protégé : la fraude aux dispositions de l'article L. 1224-1 hors champ du contrôle administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 1, p. 16 (BJT202a0)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le niveau de déclenchement de l'alerte économique du CSE dans les entreprises à structure complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (BJT201p0), pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en nullité d'un accord collectif de branche : précisions sur la nature et le point de départ du délai de deux mois&amp;quot;, obs. sous Cass. soc., 21 sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 11 (BJT201u7), p. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articulation des consultations du CSE : pas d'obligation de coordonner les consultations ponctuelles avec la consultation récurrente sur les orientations stratégiques, obs. sous Cass. soc., 21 sept. 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (BJT201u6), pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’échec des négociations : quel traitement juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7-8, pp.36-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de la décision unilatérale fixant les modalités d'organisation et de déroulement des opérations de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (BJT201p1), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 3, pp. 7-17</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Siau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 12, pp. 992-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Règle d'alternance en matière de représentation équilibrée des femmes et des hommes : appréciation abstraite ou concrète ?&amp;quot;, note sous Cass. soc., 4 juin 2025</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03473031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfice du statut protecteur et preuve du mandat extérieur à l'entreprise&amp;quot;, note sur Cass. soc., 11 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 28-29</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 7, p. 24 (BJT204v4)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nullité d'un accord collectif concernant le personnel au sol d'une entreprise de transport aérien : cause et portée de l'annulation</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions relatives aux aspects financiers de l'indépendance syndicale&amp;quot;, note sur Cass. soc., 26 février 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 26-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 5, p. 34 (BJT204r5)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Interdépendance syndicale et candidatures séparées au scrutin TPE : les liaisons dangereuses&amp;quot;, note sous Cass. soc., 21 nov. 2024</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incidence de l'âge légal de mise à la retraite d'office sur l'indemnisation du salarié protégé licencié sur la base d'une autorisation ultérieurement annulée&amp;quot;, BJT Bulletin Joly Travail, Lextenso, 2020, n° 9, p. 34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 1, p. 31 (BJT204g7)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 9, p. 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Illégalité de l'autorisation de licencier un salarié protégé : conditions et mise en œuvre de la responsabilité de l'État&amp;quot;, note sous CE 16 juill. 2025</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'autonomie de gestion du chef d'établissement en cas de caractérisation unilatérale de l'établissement distinct&amp;quot;, note sur Cass. soc., 22 janvier 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 30-32</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10, p. 30 (BJT205a8)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prohibition de la renonciation anticipée au droit d'être désigné délégué syndical&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective (Seconde partie)&amp;quot;, Droit social, Dalloz, 2020, n° 12, pp. 1034-1042</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 12, pp. 1034-1042</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application volontaire d'une convention collective : portée de la mention inscrite au contrat de travail&amp;quot;, note sur Cass. soc., 4 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 29-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 3, p. 34 (BJT204m0)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 29-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contestation d'un mandat d'élu et représentation équilibrée des femmes et des hommes : l'inapplication des règles de suppléance en cas de démission en cours d'instance&amp;quot;, note sous Cass. soc., 15 octobre 2025</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délais de consultation du CSE : une prolongation conventionnelle facilitée&amp;quot;, BJT Bulletin Joly Travail, Lextenso, 2020, n° 9, p. 30</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 12, p. 29 (BJT205g5)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 9, p. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 600 supplément, pp. 44-46</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périmètre de mise en place du CSE : précisions autour de l'identification unilatérale de l'établissement distinct&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 30</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syndicat catégoriel et demande de validation référendaire d'un accord minoritaire intercatégoriel : oui, mais…&amp;quot;, note sous Cass. soc., 22 janv. 2025</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467542v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective - Première partie&amp;quot;, Droit social, Dalloz, 2020, n° 11, pp. 947-955</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 11, pp. 947-955</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorganisation en vue de sauvegarder la pérennité de l'association : motif économique légitime ?&amp;quot;, Dossier : Les spécificités du droit du travail dans le secteur social et médico-social non lucratif, G. François (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 3, p. 37 (BJT204l5)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 10, pp. 54-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions et contestation du mandat de représentant syndical au CSEE&amp;quot;, note sous Cass. soc., 12 mars 2025</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information-consultation du CSE sur la mise en place d'un logiciel de traçage informatique&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 37</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 5, p. 32 (BJT204r4)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La représentation équilibrée des femmes et des hommes menacée par les désistements tardifs de candidats&amp;quot;, note sous Cass. soc., 21 mai 2025</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les zones d'ombre de la négociation collective en l'absence de délégué syndical&amp;quot;, Dossier : Négociation, articulation et disparition des conventions collectives de travail, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 44-51</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 7, p. 26 (BJT204v5)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des élus de prendre tous contacts nécessaires à l'accomplissement de leur mission : quelles implications en cas de travail auprès d'entreprises tierces ?&amp;quot;, note sous Cass. soc., 27 nov. 2024</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nullité de dispositions conventionnelles et date d'appréciation de la légalité des conventions et accords collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 1, p. 29 (BJT204g8)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 11, p. 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Refus du salarié face à l'application d'un accord de performance collective : quel référentiel de contrôle du licenciement ?&amp;quot;, note sous Cass. soc., 10 sept. 2025</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières de l'application de l'ANI des VRP du 3 octobre 1975 : le cas des négociateurs immobiliers VRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 10, p. 32 (BJT205b0)</w:t>
+              <w:t xml:space="preserve">, 2020, n° 11, p. 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de consultation du CSE et information insuffisante : les pouvoirs du juge augmentés à la lumière du droit à l'information appropriée&amp;quot;, note sur Cass. soc., 26 février 2020, BJT Bulletin Joly Travail, Lextenso, 2020, n° 4, avril, pp. 23-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 4, pp. 23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mention erronée de la proportion de femmes et d'hommes au sein du collège électoral et contestation du protocole d'accord préélectoral&amp;quot;, note sous Cass. soc. 11 déc. 2019, BJT Bulletin Joly Travail, Lextenso, 2020, n° 2, p. 35</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 2, p. 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467554v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication des pièces dans le cadre de la consultation annuelle sur les comptes : les limites temporelles du droit d'accès aux documents de l'expert-comptable&amp;quot;, note sur Cass. soc., 25 mars 2020, Bulletin Joly Travail, Lextenso, 2020, n° 6, pp. 31-33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 6, pp. 31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actualité du droit et de la pratique de la négociation collective&amp;quot;, Droit social, Dalloz, 2019, n° 12, p. 1054</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Bergeron-Canut</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Donnette-Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lucchini</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 4, p. 366</w:t>
+              <w:t xml:space="preserve">, 2019, n° 12, p. 1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...4011 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5659,175 +5797,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accord national interprofessionnel du 10 décembre 1977 sur la mensualisation / Loi n° 78-49 du 19 janvier 1978 relative à la mensualisation et à la procédure conventionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du droit du travail par les textes, P.-H. Antonmattei, A. Chatriot, L. Pécaut-Rivolier et Y. Struillou (dir.), Paris, Economica, 2025, 756 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.459-474, 2025, 978-2-7178-7299-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05414028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil numérique et dialogue social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du travail et technologies de l'information et de la communication, B. Bossu (dir.), LexisNexis, 2022, 320 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp. 253-290, 2022, 978-2-7110-3720-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5837,581 +5975,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs de la dénonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque La disparition de l'accord collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwennhaël François, Pr de droit privé, CMH UR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UR 4232-UCA, Sep 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de nouveaux outils juridiques de gestion des risques professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Le droit privé : un outil de minimisation des risques ? - Réflexions thématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACDD Association Clermontoise des Doctorants et Docteurs en droit et en science politique; Sophie Prétot, Pr de droit privé et de sciences criminelles, CMH UPR 4232-UCA, Mar 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de parole dans le monde du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence La prise de parole dans le monde du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eloquentia Clermont-Ferrand; La Cravate solidaire, Feb 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caducité de l'accord collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Négociation collective, accord collectif et sanction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwennhaël François, MCF HDR en droit privé, CMH UPR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UPR 4232-UCA, Sep 2022, Clermont-Ferrand, France. pp. 225-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04016738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référendum dans l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">webinaire Les rendez-vous du dialogue social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du travail de l'Université de Strasbourg; DREETS Grand Est, Apr 2023, [En ligne], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04075578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoriser les accords dérogatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Les Lois Auroux, 40 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe de Recherche en Droit Social EREDS; Institut des Sciences du Travail IST; Institut Régional d'Education Ouvrière IREO, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Comité social et économique et procès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwennhaël François, MCF HDR en droit privé, CMH UR 4232-UCA; Christophe Mariano, MCF en droit privé, CMH UR 4232-UCA, Sep 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le télétravail, un mode d’organisation du travail comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier : Le sommet virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fromont Briens; Université Clermont Auvergne; Université du Québec à Montréal, Nov 2020, [ en ligne ], France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6421,209 +6559,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation substitutive d'entreprise, préface de Paul-Henri Antonmattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis. , 656 p., 2024, coll. "Thèses", 978-2-7110-4026-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et sécurité au travail 2024 - Agir en vue de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blatman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mariano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Selusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe Revue Fiduciaire. , 811 p., 2024, 978-2-7579-1035-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6633,65 +6771,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier &amp;quot;La disparition de l'accord collectif&amp;quot;, Actes du colloque de Clermont-Ferrand du 27 septembre 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6704,87 +6842,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 11, p. 844 sq, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Négociation collective, accord collectif et sanction, Actes du colloque de Clermont-Ferrand du 30 septembre 2022, G. François et C. Mariano (coord.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,87 +6935,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 3, pp. 196-244, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04016528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : Comité social et économique et procès, Actes du colloque de Clermont-Ferrand du 29 septembre 2023, G. François et C. Mariano (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6890,87 +7028,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 12, p. 41 sq, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier : L'accord de performance collective, Actes du colloque de Clermont-Ferrand du 26 février 2021, G. François et C. Mariano (dir.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennhaël François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mariano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6983,65 +7121,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, [ en ligne ], France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 5, pp. 41 sq, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7188,51 +7326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512226v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246705v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148499v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148523v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887658v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311533v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986380v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714038v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765051v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Benezech" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fraysse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448498v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856873v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2906" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548007v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04021135v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938563v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164190v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03719875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053533v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769164v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467542v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02960988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550653v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996758v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467554v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399542v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette-Boissiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03775586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04051628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03390316v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472622v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blatman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mariano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05452728v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Antonmattei" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennha&#235;l Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148523v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05311566v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067489v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05246705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986387v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942203v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547993v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bergeron-Canut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Siau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucchini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448510v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714038v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592128v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Benezech" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jacquemet-Gauch&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Albaret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fraysse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448526v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856873v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/revue-cmh.2906" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548007v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04021135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938563v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04102552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04167769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04164190v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04010034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240765v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352445v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03938570v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03851732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03719875v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03768918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Enjolras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Selusi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769068v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931577v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03053533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02931562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467542v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996740v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02960988v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02550648v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02467554v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02769252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02399542v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Donnette-Boissiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05414028v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03775586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718667v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04051628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03962196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03390316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472622v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blatman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04016528v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320511v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03218865v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>