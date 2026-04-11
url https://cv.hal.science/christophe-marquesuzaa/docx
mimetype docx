--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1666,208 +1666,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annig Le Parc-Lacayrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Nodenot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977811v1</w:t>
+                <w:t xml:space="preserve">hal-01976405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una experiencia pedagógica en un entorno universitario internacional para formación en Gestión de Proyectos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imanol Usandizaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ángel Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Arruabarrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Toribio Fontenla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,182 +1886,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV Jornadas sobre la Ensenanza Universitaria de la Informatica (JENUI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Barcelona, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging heterogeneous Cultural Heritage data to promote tourism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Bessagnet</w:t>
+                <w:t xml:space="preserve">Élaboration de démarches de scénarisation de modules Moodle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marquesuzaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Landy Rajaonarivo</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantxika Dagorret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lopistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nodenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Source Geospatial Research and Education Symposiums (OGRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">CIRTA 2018 Présent et futur de l'enseignement et de l'apprentrissage numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976405v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de modules e-learning : d'une expérience vers une méthodologie</w:t>
               </w:r>
@@ -5282,51 +5282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Usandizaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Vadillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Arruabarrena" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320297v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etcheverry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nodenot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Dagorret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Toribio Fontenla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lesbats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rajaonarivo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonteles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sallaberry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Bessagnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8050230" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuza&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopist&#233;guy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laborie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nhan Luong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54173-9_1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Nh&#226;n Luong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jips.657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383769v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353089v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Baziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/celda2021_202108l022" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354585v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sales Fonteles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaizka Al&#231;uyet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976405v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annig Le Parc-Lacayrelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imanol Usandizaga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; &#193;ngel Vadillo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Arruabarrena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26135-5_19" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634743v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10595-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686530v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2166966.2167003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2077489.2077533" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912833v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634779v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16020-2_50" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634778v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384685v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Boullier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402367v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01912864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372819v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laforcade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HICSS.2005.437" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000663v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01908738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430740v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01913222v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705811v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marquesuzaa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09680-8_15" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01907090v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158663v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003699v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>