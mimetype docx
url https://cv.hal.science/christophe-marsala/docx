--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2635,559 +2635,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
+                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
+                <w:t xml:space="preserve">Curtis Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368420v1</w:t>
+                <w:t xml:space="preserve">hal-05366287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+                <w:t xml:space="preserve">A Robust Autoencoder Ensemble-Based Approach for Anomaly Detection in Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Curtis Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.1986-1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366287v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Autoencoder Ensemble-Based Approach for Anomaly Detection in Text</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.157-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482115v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366277v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ken Fukuda</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261848v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche maximin pour éliciter une intégrale de Gödel appliquée à deux critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,152 +3396,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572334v1</w:t>
+                <w:t xml:space="preserve">hal-05103257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitations et relations de préférences par intégrales de Gödel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,161 +3565,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05103257v1</w:t>
+                <w:t xml:space="preserve">hal-04572334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Load Recognition Application to Main Rotor Pitch-Link Load on the H175 Fleet: A New Wavelet Approach</w:t>
               </w:r>
@@ -3964,51 +3964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Superior Técnico, University of Lisbon, Jul 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4109,269 +4109,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting Rules for Monotone Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Integration in XAI with Gödel Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Petturiti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT 2023: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Incheon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173012v1</w:t>
+                <w:t xml:space="preserve">hal-04174815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection d'attributs pour arbres de décision flous monotones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
+              <w:t xml:space="preserve">LFA 2023 - Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabine Fritella; Laurent Bobelin; Cyril de Runz, Nov 2023, Bourges, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336955v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norms and Discrete Choquet Integrals Induced by Submodular Fuzzy Measures: a Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,390 +4377,399 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSFLAT: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Integration in XAI with Gödel Integrals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Diversity in Counterfactual Explanations: a Review and Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM FAccT Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago, Il, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3593013.3594122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174815v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour arbres de décision flous monotones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Petturiti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2023 - Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabine Fritella; Laurent Bobelin; Cyril de Runz, Nov 2023, Bourges, France. pp.117-124</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280760v1</w:t>
+                <w:t xml:space="preserve">hal-04336955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Diversity in Counterfactual Explanations: a Review and Discussion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splitting Rules for Monotone Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM FAccT Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chicago, Il, United States. </w:t>
+              <w:t xml:space="preserve">EUSFLAT 2023: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain. pp.161-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3593013.3594122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39965-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104661v1</w:t>
+                <w:t xml:space="preserve">hal-04173012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Semantics to Fuzzy Similarity Measures through the d-Choquet Integral</w:t>
               </w:r>
@@ -5168,51 +5168,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
+                <w:t xml:space="preserve">Intégration de connaissances dans les méthodes d'explications post-hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laugel</w:t>
@@ -5243,492 +5243,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728133v1</w:t>
+                <w:t xml:space="preserve">hal-04008913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de Données Aberrantes pour le Texte: Taxonomie et Étude Expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC'2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679648v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de connaissances dans les méthodes d'explications post-hoc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008913v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Données Aberrantes pour le Texte: Taxonomie et Étude Expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pantin</w:t>
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC'2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.707-719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635811v1</w:t>
+                <w:t xml:space="preserve">hal-03728133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720477v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the extubation outcome through Electrical Impedance Tomography measurements</w:t>
               </w:r>
@@ -6916,51 +6916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based Real Time Embedded Hough Transform Architecture for circles detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Chuquimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7018,654 +7018,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784795v1</w:t>
+                <w:t xml:space="preserve">hal-01784820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isozo Machanje</w:t>
+                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Orero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910366v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855420v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917965v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isozo Machanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Orero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.762-773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784820v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pinna</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784787v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Potential Local Adversarial Examples for Human-Interpretable Defense</w:t>
               </w:r>
@@ -7766,243 +7766,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Locality for Surrogates in Post-hoc Interpretablity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Renard</w:t>
+                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Interpretability for Machine Learning (WHI) - International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905924v1</w:t>
+                <w:t xml:space="preserve">hal-01917976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Guillon</w:t>
+                <w:t xml:space="preserve">Defining Locality for Surrogates in Post-hoc Interpretablity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
+              <w:t xml:space="preserve">Workshop on Human Interpretability for Machine Learning (WHI) - International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917976v1</w:t>
+                <w:t xml:space="preserve">hal-01905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances sur les défaillances de compteurs d'essieux</w:t>
               </w:r>
@@ -8077,646 +8077,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.100-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
+                <w:t xml:space="preserve">hal-01905982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.100-111, </w:t>
+              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905982v1</w:t>
+                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627024v1</w:t>
+                <w:t xml:space="preserve">hal-01555255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Distributed Recommender System Based on Graded Multi-label Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t>
+              <w:t xml:space="preserve">International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marrakech, Morocco. pp.101-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59647-1_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555255v1</w:t>
+                <w:t xml:space="preserve">cirad-01577277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Recommender System Based on Graded Multi-label Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networked Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-01577277v1</w:t>
+                <w:t xml:space="preserve">hal-01627024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DRESC-TF : Apprentissage par transfert pour la réutilisation de connaissances en classification d'objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8735,217 +8735,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475683v1</w:t>
+                <w:t xml:space="preserve">hal-01555271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555271v1</w:t>
+                <w:t xml:space="preserve">hal-01475683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Ensemble Learning on Drifting Data Streams</w:t>
               </w:r>
@@ -9039,51 +9039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'objets 3D par extraction de sous-parties discriminantes pour l'étude du sous-sol en prospection pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,217 +9422,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368249v1</w:t>
+                <w:t xml:space="preserve">hal-01340498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
+                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340498v1</w:t>
+                <w:t xml:space="preserve">hal-01368249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Prediction Cost of Drift Handling Algorithms by Abstaining</w:t>
               </w:r>
@@ -9720,295 +9720,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenlu Yang</w:t>
+                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.675-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439389v1</w:t>
+                <w:t xml:space="preserve">hal-01364652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364652v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a recommendation system for decision support in geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11675,445 +11675,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288639v1</w:t>
+                <w:t xml:space="preserve">hal-01292078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.192-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292078v1</w:t>
+                <w:t xml:space="preserve">hal-01292071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yang Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.192-199</w:t>
+              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hong-Kong, China. pp.137-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292071v1</w:t>
+                <w:t xml:space="preserve">hal-01288639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fuzzy Decision Tree Based Approach to Characterize Medical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges-Marie Putois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE International Conference on Fuzzy Systems (Fuzz-IEEE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.1332-1337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297962v1</w:t>
+                <w:t xml:space="preserve">hal-01294690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goalmouth Detection in Field-Ball Game Video Using Fuzzy Decision Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12158,92 +12128,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Image and Graphics (ICIG'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.917-921, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIG.2009.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de concepts visuels et de la diversité visuelle pour améliorer la recherche d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12302,443 +12272,461 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulon, France. pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lisboa, Portugal. pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00402448v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
+                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.701 - 705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00424436v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Decision Tree Based Approach to Characterize Medical Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Fuzzy Systems (Fuzz-IEEE'2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277106⟩</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark. pp.577-584, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294690v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12767,73 +12755,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> conférence LFA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Annecy, France. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Analogical Model of Adaptation for Case-Based Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12862,661 +12850,661 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA-EUSFLAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Lisbon, Portugal. pp.1625-1630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Mining with Ensemble of Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Symposium on Computational Intelligence and Data Mining (CIDM'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Nashville, United States. pp.348-354, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CIDM.2009.4938670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to manage learner's motivation: a use-case for an academic schooling intelligent assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Putois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Technology Enhanced Learning (EC-TEL 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.633-638, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04636-0_60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04636-0_60⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational intelligence at the service of peace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delavallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The IEEE WCCI 2008 Workshop on Applications of Computational Intelligence to Benefit Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Hong Kong, Hong Kong SAR China. pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Acceleration and Shot Stacking for Video Rushes Summarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd ACM TRECVid Video Summarization Workshop (TVS '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Vancouver, Canada. pp.109-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1463563.1463583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Scale Video Mining with Forests of Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th international conference on Soft computing as transdisciplinary science and technology (CSTST'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cergy-Pontoise, France. pp.413-418, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1456223.1456308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Inductive Learning: Principles and Applications in Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligent System &amp; Knowledge Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Xiamen, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISKE.2008.4730885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPMC-LIP6 at TrecVid'08: Balanced and Unbalanced Forests of Fuzzy Decision Trees for High-Level Feature Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13532,164 +13520,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2008 workshop participants notebook papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video rushes summarization by adaptive acceleration and stacking of shots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 1st ACM Workshop on Video Summarization - TVS 2007 (part of ACM Multimedia'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Augsburg, Germany. pp.65-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1290031.1290043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest of Fuzzy Decision Trees and their Application in Video Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13705,289 +13693,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference of the European Society for Fuzzy Logic and Technology (EUSFLAT'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ostrava, Czech Republic. pp.345-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Feature Detection with Forests of Fuzzy Decision Trees combined with the RankBoost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Usunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2007 workshop participants notebook papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis Risk Assessment and Early Warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delavallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delavallade</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2006, industrial track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Paris 6 at TRECVID 2006: Forest of Fuzzy Decision Trees for High-Level Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14003,246 +13991,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TREC Video Retrieval Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of hierarchical model for fuzzy measures of discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.1284-1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking Attributes to Build Fuzzy Decision Trees: a Comparative Study of Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1777-1783, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general theory of conditional decomposable information measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14271,229 +14259,229 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference IPMU 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination-based criteria for the evaluation of classifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Flexible Query-Answering Systems, FQAS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Milan, Italy. pp.552-563, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11766254_47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11766254_47⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Decision Tree for User Modeling from Human-Computer Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14508,181 +14496,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Human System Learning (ICHSL'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Marrakech, Morocco. pp.287-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Country Risk Ratings: A new Methodology to Assess Internal Conflicts risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delavallade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Capet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From fuzzy questionnaires to fuzzy decision trees: 30 years of research in fuzzy learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14698,73 +14686,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BISCSE 2005 workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Paris 6 at TRECVID 2005: High-Level Feature Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14780,345 +14768,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRECVID 2005 workshop participants notebook papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520579v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
+              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520549v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520544v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of Discrimination for the Construction of Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15134,73 +15122,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIP'03 - International Conference on Fuzzy Information Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Beijing, China. pp.709-714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Data Mining for Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15216,164 +15204,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSFLAT'03 - 3rd Conference of the European Society for Fuzzy Logic and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Zittau, Germany. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice of a method for the construction of fuzzy decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ '03 - 12th IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, St Louis, MO, United States. pp.584-589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ.2003.1209429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Multimedia Mining Applied to Video News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15389,73 +15377,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Annecy, France. pp.1001-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the interpretability of fuzzy models by means of linguistic modifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15471,255 +15459,255 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSTA 2002 - International Conference on Fuzzy Sets Theory and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Liptovsky Mikulas, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic modifiers and measures of similarity or resemblance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFSA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.2195-2199, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolative reasoning with multi-variable rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFSA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.2476-2481, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative view of interpolation methods between sparse fuzzy rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15728,128 +15716,128 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFSA World Congress (IFSA 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Vancouver, BC, Canada. pp.2499-2504, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.943615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Inductive Learning for Multimedia Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15865,392 +15853,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSFLAT'2001 - 2nd International Conference in Fuzzy Logic and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Leicester, United Kingdom. pp.390-393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Crescenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of fuzzy classes by fuzzy partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Query Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Warsaw, Poland. pp.497-506, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_46⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulianella Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
+              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573395v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilistic conditional events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16279,419 +16267,419 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1561-1566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01572579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulianella Coletti</w:t>
+                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573422v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Data Mining from Multidimensional Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computational Intelligence, (ISCI'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2000, Kosice, Slovakia. pp.278-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16710,962 +16698,953 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Structure of Hierarchical Discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FUZZ-IEEE'99 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Seoul, South Korea. pp.1050-1053, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZY.1999.793098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptable system to construct fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference of the North American Fuzzy Information Processing Society, NAFIPS'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, New York, United States. pp.223-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574385v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptable system to construct fuzzy decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radko Mesiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of the North American Fuzzy Information Processing Society, NAFIPS'99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570390v1</w:t>
+                <w:t xml:space="preserve">hal-01574385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Model for Discrimination Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSA'99 - 8th International Fuzzy Systems Association World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Taipei, Taiwan. pp.339-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Spatial OQL for Fuzzy Knowledge Discovery in Databases, Principles of Data Mining and Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Symposium PKDD'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nantes, France. pp.246-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BFb0094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCIS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622882v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17680,772 +17659,781 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
+                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
+              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622669v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
+                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617475v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Pensacola, FL, United States. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1998.715545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617473v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fuzzy Rule Induction to Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FQAS'98 - 3rd International Conference on Flexible Query Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Roskilde, Denmark. pp.260-271, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0056007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0056007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'arbres de décision flous : le système Salammbô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LFA'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Rennes, France. pp.171-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Odors: a Fuzzy Decision Tree Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tollabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Zakarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference IPMU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.532-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forests of Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFSA'97 - Seventh International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072157v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests of Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA'97 - Seventh International Fuzzy Systems Association World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182889v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive views of generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18461,254 +18449,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFIT'97 - 5th European Congress on Intelligent Techniques and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Aachen, Germany. pp.939-941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment classer des objets imparfaitement décrits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV$^\mbox ème$ colloque international de l'ARAE (Association Rhodanienne pour l'Avancement de l'Econométrie) sur les Structures économiques, l'économétrie et l'informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARAE, May 1996, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage en Environnememt Imparfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFCET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFCET, Oct 1995, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18718,135 +18706,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Approaches for Soft Computing and Approximate Reasoning: Theories and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">394, 2021, Studies in Fuzziness and Soft Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-54341-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18855,99 +18843,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald R. Yager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">World Scientific, 2008, 978-981-279-234-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de données complexes et commande en logique floue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18956,73 +18944,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19031,51 +19019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès-Lavoisier, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19085,65 +19073,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of 3D objects by random extraction of discriminant sub-parts for the study of the sub-soil in oil prospecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19158,73 +19146,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy measures and views of information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19234,274 +19222,274 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Kacprzyk, D. Filev, G. Beliakov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular, Soft and Fuzzy Approaches for Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 344, Springer, 2016, Studies in Fuzziness and Soft Computing, 978-3-319-40314-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40314-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy modifiers at the core of interpretable fuzzy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifty Years of Fuzzy Logic and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 326, Springer, pp.51-63, 2015, Studies in Fuzziness and Soft Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19683-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Scale Fuzzy Video Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scalable Fuzzy Algorithms for Data Management and Analysis: Methods and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.365-378, 2010, 9781605668581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-60566-858-1.ch015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a General Theory of Conditional Decomposable Information Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19530,73 +19518,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty and intelligent information systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.47-59, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real world fuzzy logic applications in data mining and information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19641,104 +19629,104 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Logic - A Spectrum of Theoretical and Practical Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 215, Springer, pp.219-247, 2007, Studies in Fuzziness and Soft Computing, 978-3540712572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71258-9_11⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19754,73 +19742,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-247, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage et extraction de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19836,73 +19824,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement de données complexes et commande en logique floue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-198, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de raisonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19918,189 +19906,189 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.121-147, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Interpretability of Fuzzy Rule Based Systems: Quantifiers, Similarities and Aggregators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling with Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2873, Springer, pp.102-123, 2003, Lecture Notes in Artificial Intelligence, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39906-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39906-3_6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional possibility and necessity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20119,221 +20107,221 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies for constructing intelligent systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Physica Verlag, pp.59-71, 2002, Studies in Fuzziness and Soft Computing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1796-6_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1796-6_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy partitioning methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Computing: an Emerging Paradigm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 70, Springer-Verlag, pp.163-186, 2001, Studies in Fuzziness and Soft Computing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1823-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1823-9_8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20342,312 +20330,312 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bouchon-Meunier and R.R. Yager and L.A. Zadeh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, World scientific publishing, pp.70--79, 2000, Advances in Fuzzy Systems - Applications and Theory, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812792563_0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Decision Trees to Extract Features of Odorous Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Zakarya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tollabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.235-249, 2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812792563_0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Fuzzy Decision Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy sets in approximate reasoning and information systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, pp.279-304, 1999, The Handbooks of Fuzzy Sets Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-5243-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4615-5243-7_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from Imperfect Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20676,156 +20664,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy set methods in information engineering : a guided tour of applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley and Sons, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Decision Trees and Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Query-Answering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer, pp.277-288, 1997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4615-6075-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId430"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20972,51 +20960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QW9XPS1W-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>