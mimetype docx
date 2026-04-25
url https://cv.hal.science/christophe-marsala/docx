--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -2635,559 +2635,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
+                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rico</w:t>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Curtis Martelet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366287v1</w:t>
+                <w:t xml:space="preserve">hal-05368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Autoencoder Ensemble-Based Approach for Anomaly Detection in Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.1986-1995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.157-164</w:t>
+              <w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366277v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368420v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
               </w:r>
@@ -3307,51 +3307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche maximin pour éliciter une intégrale de Gödel appliquée à deux critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3396,658 +3396,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Elicitations et relations de préférences par intégrales de Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103257v1</w:t>
+                <w:t xml:space="preserve">hal-05103262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitations et relations de préférences par intégrales de Gödel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.83-90</w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103262v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572334v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Load Recognition Application to Main Rotor Pitch-Link Load on the H175 Fleet: A New Wavelet Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entropic Regularization Schemes for Learning Fuzzy Similarity Measures Based on the d-Choquet Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Petturiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barbara Vantaggi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Flight Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.297-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585149v1</w:t>
+                <w:t xml:space="preserve">hal-05103249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropic Regularization Schemes for Learning Fuzzy Similarity Measures Based on the d-Choquet Integral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting Fuzzy Decision Trees with Probability-Possibility Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vantaggi</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Lisbon, Jul 2024, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05103249v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting Fuzzy Decision Trees with Probability-Possibility Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Load Recognition Application to Main Rotor Pitch-Link Load on the H175 Fleet: A New Wavelet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Guillaume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Superior Técnico, University of Lisbon, Jul 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Vertical Flight Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670046v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’anomalies textuelles par ensemble d’autoencodeurs robustes</w:t>
               </w:r>
@@ -4109,667 +4109,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Integration in XAI with Gödel Integrals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Norms and Discrete Choquet Integrals Induced by Submodular Fuzzy Measures: a Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Incheon, South Korea</w:t>
+              <w:t xml:space="preserve">EUSFLAT: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174815v1</w:t>
+                <w:t xml:space="preserve">hal-04173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour arbres de décision flous monotones</w:t>
+                <w:t xml:space="preserve">Splitting Rules for Monotone Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA 2023 - Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSFLAT 2023: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain. pp.161-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-39965-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280760v1</w:t>
+                <w:t xml:space="preserve">hal-04173012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norms and Discrete Choquet Integrals Induced by Submodular Fuzzy Measures: a Discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173284v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Diversity in Counterfactual Explanations: a Review and Discussion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge Integration in XAI with Gödel Integrals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laugel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM FAccT Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Incheon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3593013.3594122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04104661v1</w:t>
+                <w:t xml:space="preserve">hal-04174815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection d'attributs pour arbres de décision flous monotones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
+              <w:t xml:space="preserve">LFA 2023 - Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabine Fritella; Laurent Bobelin; Cyril de Runz, Nov 2023, Bourges, France. pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336955v1</w:t>
+                <w:t xml:space="preserve">hal-04280760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting Rules for Monotone Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving Diversity in Counterfactual Explanations: a Review and Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Petturiti</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT 2023: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain. pp.161-173, </w:t>
+              <w:t xml:space="preserve">ACM FAccT Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chicago, Il, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-39965-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3593013.3594122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173012v1</w:t>
+                <w:t xml:space="preserve">hal-04104661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Semantics to Fuzzy Similarity Measures through the d-Choquet Integral</w:t>
               </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vantaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU 2023, the 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zied Bouraoui; Said Jabbour; Srdjan Vesic, Sep 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,103 +4850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Load Recognition to Estimate the Damper Load on the H175 Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Beroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Rotorcraft Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t>
@@ -5384,351 +5384,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.707-719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720477v1</w:t>
+                <w:t xml:space="preserve">hal-03728133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.707-719, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728133v1</w:t>
+                <w:t xml:space="preserve">hal-03679648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679648v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the extubation outcome through Electrical Impedance Tomography measurements</w:t>
               </w:r>
@@ -6916,90 +6916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based Real Time Embedded Hough Transform Architecture for circles detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Chuquimia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DASIP 2018 - Conference on Design and Architectures for Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7018,654 +7018,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784820v1</w:t>
+                <w:t xml:space="preserve">hal-01917965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isozo Machanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Orero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.762-773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917965v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pinna</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01784787v1</w:t>
+                <w:t xml:space="preserve">hal-01855420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenlu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Orero</w:t>
+                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910366v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855420v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Potential Local Adversarial Examples for Human-Interpretable Defense</w:t>
               </w:r>
@@ -7766,243 +7766,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Guillon</w:t>
+                <w:t xml:space="preserve">Defining Locality for Surrogates in Post-hoc Interpretablity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
+              <w:t xml:space="preserve">Workshop on Human Interpretability for Machine Learning (WHI) - International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917976v1</w:t>
+                <w:t xml:space="preserve">hal-01905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Locality for Surrogates in Post-hoc Interpretablity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Renard</w:t>
+                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Human Interpretability for Machine Learning (WHI) - International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905924v1</w:t>
+                <w:t xml:space="preserve">hal-01917976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de connaissances sur les défaillances de compteurs d'essieux</w:t>
               </w:r>
@@ -8077,646 +8077,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.100-111, </w:t>
+              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905982v1</w:t>
+                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.100-111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
+                <w:t xml:space="preserve">hal-01905982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555255v1</w:t>
+                <w:t xml:space="preserve">hal-01627024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Recommender System Based on Graded Multi-label Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy Decision Tree and Fuzzy Gradual Decision Tree: Application to Job Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networked Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Marrakech, Morocco. pp.101-108, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-59647-1_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2017.8015740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cirad-01577277v1</w:t>
+                <w:t xml:space="preserve">hal-01555255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">A Distributed Recommender System Based on Graded Multi-label Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Networked Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marrakech, Morocco. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59647-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627024v1</w:t>
+                <w:t xml:space="preserve">cirad-01577277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DRESC-TF : Apprentissage par transfert pour la réutilisation de connaissances en classification d'objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8735,217 +8735,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555271v1</w:t>
+                <w:t xml:space="preserve">hal-01475683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475683v1</w:t>
+                <w:t xml:space="preserve">hal-01555271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Ensemble Learning on Drifting Data Streams</w:t>
               </w:r>
@@ -9039,51 +9039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'objets 3D par extraction de sous-parties discriminantes pour l'étude du sous-sol en prospection pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,217 +9422,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
+                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340498v1</w:t>
+                <w:t xml:space="preserve">hal-01368249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368249v1</w:t>
+                <w:t xml:space="preserve">hal-01340498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the Prediction Cost of Drift Handling Algorithms by Abstaining</w:t>
               </w:r>
@@ -9720,295 +9720,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364652v1</w:t>
+                <w:t xml:space="preserve">hal-01439389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenlu Yang</w:t>
+                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.675-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439389v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a recommendation system for decision support in geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11675,1042 +11675,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yang Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hong-Kong, China. pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292078v1</w:t>
+                <w:t xml:space="preserve">hal-01288639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292071v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Hong-Kong, China. pp.137-142</w:t>
+              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.192-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288639v1</w:t>
+                <w:t xml:space="preserve">hal-01292071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fuzzy Decision Tree Based Approach to Characterize Medical Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goalmouth Detection in Field-Ball Game Video Using Fuzzy Decision Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yang Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Fuzzy Systems (Fuzz-IEEE'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.1332-1337, </w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Image and Graphics (ICIG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.917-921, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIG.2009.103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294690v1</w:t>
+                <w:t xml:space="preserve">hal-01297941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goalmouth Detection in Field-Ball Game Video Using Fuzzy Decision Tree</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de concepts visuels et de la diversité visuelle pour améliorer la recherche d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Image and Graphics (ICIG'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulon, France. pp.83-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297941v1</w:t>
+                <w:t xml:space="preserve">hal-01297935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de concepts visuels et de la diversité visuelle pour améliorer la recherche d'images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulon, France. pp.83-98</w:t>
+              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lisboa, Portugal. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297935v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.701 - 705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297962v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
+                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.701 - 705, </w:t>
+              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark. pp.577-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402448v1</w:t>
+                <w:t xml:space="preserve">hal-00424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fuzzy Decision Tree Based Approach to Characterize Medical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE International Conference on Fuzzy Systems (Fuzz-IEEE'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Jeju Island, South Korea. pp.1332-1337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2009.5277106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00424436v1</w:t>
+                <w:t xml:space="preserve">hal-01294690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles flous d'adaptation en raisonnement par cas</w:t>
               </w:r>
@@ -12964,90 +12964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to manage learner's motivation: a use-case for an academic schooling intelligent assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Putois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Technology Enhanced Learning (EC-TEL 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.633-638, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14103,213 +14103,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Attributes to Build Fuzzy Decision Trees: a Comparative Study of Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A general theory of conditional decomposable information measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulianella Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference IPMU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.97-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352474v1</w:t>
+                <w:t xml:space="preserve">hal-01351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general theory of conditional decomposable information measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking Attributes to Build Fuzzy Decision Trees: a Comparative Study of Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference IPMU 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1777-1783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351878v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination-based criteria for the evaluation of classifiers</w:t>
               </w:r>
@@ -14634,463 +14634,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From fuzzy questionnaires to fuzzy decision trees: 30 years of research in fuzzy learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">University of Paris 6 at TRECVID 2005: High-Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BISCSE 2005 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">TRECVID 2005 workshop participants notebook papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Gaithersburg, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489188v1</w:t>
+                <w:t xml:space="preserve">hal-01490882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University of Paris 6 at TRECVID 2005: High-Level Feature Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From fuzzy questionnaires to fuzzy decision trees: 30 years of research in fuzzy learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRECVID 2005 workshop participants notebook papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Gaithersburg, MD, United States</w:t>
+              <w:t xml:space="preserve">BISCSE 2005 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490882v1</w:t>
+                <w:t xml:space="preserve">hal-01489188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520544v1</w:t>
+                <w:t xml:space="preserve">hal-01520549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520579v1</w:t>
+                <w:t xml:space="preserve">hal-01520544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
+              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520549v1</w:t>
+                <w:t xml:space="preserve">hal-01520579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of Discrimination for the Construction of Fuzzy Decision Trees</w:t>
               </w:r>
@@ -15152,200 +15152,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Data Mining for Video</w:t>
+                <w:t xml:space="preserve">Choice of a method for the construction of fuzzy decision trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT'03 - 3rd Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ '03 - 12th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, St Louis, MO, United States. pp.584-589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ.2003.1209429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533251v1</w:t>
+                <w:t xml:space="preserve">hal-01533254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of a method for the construction of fuzzy decision trees</w:t>
+                <w:t xml:space="preserve">Fuzzy Data Mining for Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ '03 - 12th IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSFLAT'03 - 3rd Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Zittau, Germany. pp.73-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ.2003.1209429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01533254v1</w:t>
+                <w:t xml:space="preserve">hal-01533251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Multimedia Mining Applied to Video News</w:t>
               </w:r>
@@ -15690,51 +15690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative view of interpolation methods between sparse fuzzy rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16107,312 +16107,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
+                <w:t xml:space="preserve">Possibilistic conditional events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulianella Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1561-1566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573422v1</w:t>
+                <w:t xml:space="preserve">hal-01572579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic conditional events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulianella Coletti</w:t>
+                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1561-1566</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572579v1</w:t>
+                <w:t xml:space="preserve">hal-01573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulianella Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
+              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573395v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t>
               </w:r>
@@ -16528,90 +16528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Data Mining from Multidimensional Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17499,459 +17499,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
+              <w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622669v1</w:t>
+                <w:t xml:space="preserve">hal-01622879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t>
+                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Pensacola, FL, United States. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1998.715545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622879v1</w:t>
+                <w:t xml:space="preserve">hal-01622882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
+                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">JCIS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617475v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
+                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.235-248</w:t>
+              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617473v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.235-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1998.715545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01622882v1</w:t>
+                <w:t xml:space="preserve">hal-01617473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Fuzzy Rule Induction to Data Mining</w:t>
               </w:r>
@@ -18198,226 +18198,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests of Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA'97 - Seventh International Fuzzy Systems Association World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1997, Barcelona, Spain. pp.45--50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182889v1</w:t>
+                <w:t xml:space="preserve">hal-01072157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forests of Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Conference on Fuzzy Systems, Fuzz'IEEE'97</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFSA'97 - Seventh International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1997.616342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072157v1</w:t>
+                <w:t xml:space="preserve">hal-02182889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive views of generalization</w:t>
               </w:r>
@@ -19087,51 +19087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of 3D objects by random extraction of discriminant sub-parts for the study of the sub-soil in oil prospecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19942,51 +19942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Interpretability of Fuzzy Rule Based Systems: Quantifiers, Similarities and Aggregators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20960,51 +20960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>