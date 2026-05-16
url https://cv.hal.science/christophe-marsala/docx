--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -2419,818 +2419,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
+                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
+                <w:t xml:space="preserve">Lucie Kunitomo Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Caillière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.57-64</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366102v1</w:t>
+                <w:t xml:space="preserve">hal-05368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Probabilistic Entropies for Interval Valued Fuzzy Sets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtis Martelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology, EUSFLAT 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermond-Ferrand, France. pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05195980v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de prédictions prudentes dans le cas d'observations partielles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">A Robust Autoencoder Ensemble-Based Approach for Anomaly Detection in Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kensuke Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan. pp.1986-1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368420v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Autoencoder Ensemble-Based Approach for Anomaly Detection in Text</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.157-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2025.09.319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05482115v1</w:t>
+                <w:t xml:space="preserve">hal-05366277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de quatre modélisations des préférences</w:t>
+                <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Strauss</w:t>
+                <w:t xml:space="preserve">Lucie Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Imoussaten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Curtis Martelet</w:t>
+                <w:t xml:space="preserve">Ken Fukuda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366287v1</w:t>
+                <w:t xml:space="preserve">hal-05261848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards evaluating set-valued predictions with partial observations</w:t>
+                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jacquin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+                <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Caillière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FUZZ 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Reims, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261848v1</w:t>
+                <w:t xml:space="preserve">hal-05325150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropies probabilistes pour sous-ensembles flous définis par intervalles</w:t>
+                <w:t xml:space="preserve">Towards Probabilistic Entropies for Interval Valued Fuzzy Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference of the European Society for Fuzzy Logic and Technology, EUSFLAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Riga, Latvia. pp.193-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-97225-6_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366277v1</w:t>
+                <w:t xml:space="preserve">hal-05195980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Interpretability of Fuzzy Rule Bases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Interprétabilité de bases de règles floues : évaluation numérique et empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Caillière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,985 +3255,1002 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Fuzzy Systems (FUZZ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Clermont-Ferrand, France. pp.57-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZ62266.2025.11152209⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05325150v1</w:t>
+                <w:t xml:space="preserve">hal-05366102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche maximin pour éliciter une intégrale de Gödel appliquée à deux critères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Elicitations et relations de préférences par intégrales de Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.243-250</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103264v1</w:t>
+                <w:t xml:space="preserve">hal-05103262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitations et relations de préférences par intégrales de Gödel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.83-90</w:t>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103262v1</w:t>
+                <w:t xml:space="preserve">hal-04572334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Maximin Approach to Elicit Gödel Integral in an XAI Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (IEEE WCCI 2024 / Fuzz-IEEE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.394-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572334v1</w:t>
+                <w:t xml:space="preserve">hal-05103257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User’s Preference Modelling with Gödel Integral</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct Load Recognition Application to Main Rotor Pitch-Link Load on the H175 Fleet: A New Wavelet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertical Flight Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05103257v1</w:t>
+                <w:t xml:space="preserve">hal-04585149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropic Regularization Schemes for Learning Fuzzy Similarity Measures Based on the d-Choquet Integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vantaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scalable Uncertainty Management; 16th International Conference, SUM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Palermo, Italy. pp.297-311, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-76235-2_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting Fuzzy Decision Trees with Probability-Possibility Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Superior Técnico, University of Lisbon, Jul 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Load Recognition Application to Main Rotor Pitch-Link Load on the H175 Fleet: A New Wavelet Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection d’anomalies textuelles par ensemble d’autoencodeurs robustes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertical Flight Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.319-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585149v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’anomalies textuelles par ensemble d’autoencodeurs robustes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pantin</w:t>
+                <w:t xml:space="preserve">Une approche maximin pour éliciter une intégrale de Gödel appliquée à deux critères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances EGC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France. pp.319-326</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications, LFA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brest, France. pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474752v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norms and Discrete Choquet Integrals Induced by Submodular Fuzzy Measures: a Discussion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173284v1</w:t>
+                <w:t xml:space="preserve">hal-04336955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting Rules for Monotone Fuzzy Decision Trees</w:t>
               </w:r>
@@ -4295,191 +4321,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de connaissances en XAI avec les intégrales de Gödel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Norms and Discrete Choquet Integrals Induced by Submodular Fuzzy Measures: a Discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bourges, France</w:t>
+              <w:t xml:space="preserve">EUSFLAT: 13th Conference of the European Society for Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336955v1</w:t>
+                <w:t xml:space="preserve">hal-04173284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Integration in XAI with Gödel Integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Petturiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vantaggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSQARU 2023, the 17th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zied Bouraoui; Said Jabbour; Srdjan Vesic, Sep 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,103 +4850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Load Recognition to Estimate the Damper Load on the H175 Fleet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Beroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Rotorcraft Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bückeburg, Germany</w:t>
@@ -4969,242 +4969,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétabilité des approches de raisonnement interpolatif flou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications, LFA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy. pp.707-719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08974-9_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020330v1</w:t>
+                <w:t xml:space="preserve">hal-03728133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study of a Complexity Measure for Analogical Transfer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Case-based Reasoning (ICCBR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800837v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de connaissances dans les méthodes d'explications post-hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adulam Jeyasothy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5259,87 +5259,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de Données Aberrantes pour le Texte: Taxonomie et Étude Expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,588 +5354,588 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances - EGC'2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Blois, France. pp.15-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03635811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Post-hoc Explanations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Cistia Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstanca Nikolajevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728133v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribute Ranking with Bipolar Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the extubation outcome through Electrical Impedance Tomography measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Janiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Biomedical Circuits and Systems (BIOCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tapei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679648v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic Decomposition to Estimate Periodic Signals using Machine Learning Algorithms: Application to Helicopter Loads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explainable Fuzzy Interpolative Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Padua, Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720477v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the extubation outcome through Electrical Impedance Tomography measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interprétabilité des approches de raisonnement interpolatif flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Biomedical Circuits and Systems (BIOCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Tapei, Taiwan</w:t>
+              <w:t xml:space="preserve">Rencontres francophones sur la logique floue et ses applications, LFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821945v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Fuzzy Interpolative Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and Experimental Study of a Complexity Measure for Analogical Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aman Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Case-based Reasoning (ICCBR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.175-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14923-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679646v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable monotonicities for entropies of intuitionistic fuzzy sets or interval-valued fuzzy sets</w:t>
               </w:r>
@@ -6897,912 +6897,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based Real Time Embedded Hough Transform Architecture for circles detection</w:t>
+                <w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Chuquimia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Pinna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2018 - Conference on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943893v1</w:t>
+                <w:t xml:space="preserve">hal-01784795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Isozo Machanje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Orero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.762-773, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917965v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D-Approach Towards the Detection of Distress Using Fuzzy K-Nearest Neighbor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Isozo Machanje</w:t>
+                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Orero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems. Theory and Foundations. IPMU 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910366v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining 3D-Structures: Subparts Extraction and Transfer Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OSACA: Découverte d'attributs symboliques ordinaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">LFA: Logique Floue et ses Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855420v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological-Based Emotion Detection and Recognition in a Video Game Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rio, Brazil. pp.194-201</w:t>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784795v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy and Monotonicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems - IPMU'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.442-449, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206025.3206072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784820v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Better Understanding of Player's Game Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
+                <w:t xml:space="preserve">Detecting Potential Local Adversarial Examples for Human-Interpretable Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Pinna</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Recent Advances in Adversarial Learning (Nemesis) of the European Conference on Machine Learning and Principles of Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784787v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Potential Local Adversarial Examples for Human-Interpretable Defense</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Laugel</w:t>
+                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances in Adversarial Learning (Nemesis) of the European Conference on Machine Learning and Principles of Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905948v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining Locality for Surrogates in Post-hoc Interpretablity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Laugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7857,576 +7831,602 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Human Interpretability for Machine Learning (WHI) - International Conference on Machine Learning (ICML)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régularisation laplacienne pour le subspace clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Extraction de connaissances sur les défaillances de compteurs d'essieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwo Doboszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Arras, France. pp.69-76</w:t>
+              <w:t xml:space="preserve">18eme Conférence internationale sur l'extraction et la gestion des connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.311-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917976v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de connaissances sur les défaillances de compteurs d'essieux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme Conférence internationale sur l'extraction et la gestion des connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Milan, Italy. pp.152-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914453v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Ordinal Attributes Through Gradual Patterns, Morphological Filters and Rank Discrimination Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Laugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Castelltort</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUM: Scalable Uncertainty Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00461-3_11⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cadix, Spain. pp.100-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-91473-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01893238v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison-based Inverse Classification for Interpretability in Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">FPGA-based Real Time Embedded Hough Transform Architecture for circles detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Chuquimia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Granado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2018 - Conference on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905982v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection d'attributs pour la classification d'objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26èmes Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amiens, France. pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8646,77 +8646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DRESC-TF : Apprentissage par transfert pour la réutilisation de connaissances en classification d'objets 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8735,217 +8735,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475683v1</w:t>
+                <w:t xml:space="preserve">hal-01555271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Regularization For Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Classification multi-labels graduée: Apprendre les relations entre les labels ou limiter la propagation d'erreur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems (FuzzIEEE'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555271v1</w:t>
+                <w:t xml:space="preserve">hal-01475683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droplet Ensemble Learning on Drifting Data Streams</w:t>
               </w:r>
@@ -9039,51 +9039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification d'objets 3D par extraction de sous-parties discriminantes pour l'étude du sous-sol en prospection pétrolière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9141,1138 +9141,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation proximale pour le subspace clustering flou</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Rencontres francophones sur la Logique Floue et ses Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364699v1</w:t>
+                <w:t xml:space="preserve">hal-01368249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Search in Smart Indoor Environments: Combining a Formal Location Model, User Preferences and Semantic Similarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenyi Xu</w:t>
+                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.1768-1775</w:t>
+              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303037v1</w:t>
+                <w:t xml:space="preserve">hal-01340498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded multi-label classification: compromise between handling label relations and limiting error propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+                <w:t xml:space="preserve">Improving the Prediction Cost of Drift Handling Algorithms by Abstaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITA 2016 - 11th International Conference on Intelligent Systems: Theories and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413694v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat Kernel Signature pour la sélection et la classification d'objets - application aux géo-modèles 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanié</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 5ème édition des journées « Big Data Mining and Visualization »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.675-686, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368249v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory management for data streams subject to concept drift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
+                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenlu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340498v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Prediction Cost of Drift Handling Algorithms by Abstaining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lemaire</w:t>
+                <w:t xml:space="preserve">Optimisation proximale pour le subspace clustering flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Data Mining (ICDM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">25e Rencontres francophones sur la Logique Floue et ses Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429068v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01364699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbres de décision flous adaptatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenlu Yang</w:t>
+                <w:t xml:space="preserve">Graded multi-label classification: compromise between handling label relations and limiting error propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e rencontres francophones sur la logique floue et ses applications (LFA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SITA 2016 - 11th International Conference on Intelligent Systems: Theories and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mohammadia, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITA.2016.7772258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439389v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Optimization for Fuzzy Subspace Clustering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+                <w:t xml:space="preserve">Personalized Search in Smart Indoor Environments: Combining a Formal Location Model, User Preferences and Semantic Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikhil R. Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information processing and Management of Uncertainty (IPMU 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE World Congress on Computational Intelligence (WCCI'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada. pp.1768-1775</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01364652v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a recommendation system for decision support in geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Meunier</w:t>
+                <w:t xml:space="preserve">A Distributed Graph Based Approach for Rough Classifications Considering Dominance Relations Between Overlapping Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Laghmari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Castanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Systems: Theories and Applications (SITA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rabat, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SITA.2015.7358388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368231v1</w:t>
+                <w:t xml:space="preserve">hal-01303006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Distributed Graph Based Approach for Rough Classifications Considering Dominance Relations Between Overlapping Classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
+                <w:t xml:space="preserve">Classification with a reject option under Concept Drift: the Droplets Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Systems: Theories and Applications (SITA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA'2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SITA.2015.7358388⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303006v1</w:t>
+                <w:t xml:space="preserve">hal-01213494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification with a reject option under Concept Drift: the Droplets Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Xavier Loeffel</w:t>
+                <w:t xml:space="preserve">Development of a recommendation system for decision support in geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Castanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE International Conference on Data Science and Advanced Analytics (DSAA'2015)</w:t>
+              <w:t xml:space="preserve">MATHIAS – TOTAL Symposium on Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01213494v1</w:t>
+                <w:t xml:space="preserve">hal-01368231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage flou en environnement dynamique</w:t>
               </w:r>
@@ -10327,51 +10327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Objects to User's Queries in Web of Things' Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10788,1851 +10788,1851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual Fuzzy Decision Trees to Help Medical Diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weather-Based Solar Energy Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwati Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mel Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fuzz-IEEE'2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.602-607, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251147⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.587-593, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273252v1</w:t>
+                <w:t xml:space="preserve">hal-01273254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental Tuning of Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th International Conference on Soft Computing and Intelligent Systems (SCIS-ISIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Kobe, Japan. pp.2061-2064, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCIS-ISIS.2012.6505342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01198898v1</w:t>
+                <w:t xml:space="preserve">hal-01282319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather-Based Solar Energy Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gradual Fuzzy Decision Trees to Help Medical Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mel Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fuzz-IEEE'2012 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.587-593, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251145⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Brisbane, Australia. pp.602-607, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZ-IEEE.2012.6251147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273254v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Tuning of Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ellipsoidal K-Means for Document Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabon Dzogang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Lesot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Conference on Soft Computing and Intelligent Systems (SCIS-ISIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Kobe, Japan. pp.2061-2064, </w:t>
+              <w:t xml:space="preserve">IEEE 12th International Conference on Data Mining (ICDM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgium. pp.221-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SCIS-ISIS.2012.6505342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDM.2012.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282319v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Learning System for Adaptive Complex Event Processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Museux</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptive and Intelligent Systems (ICAIS'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286122v1</w:t>
+                <w:t xml:space="preserve">hal-01286230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Forest of Fuzzy Decision Trees Errors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference of the ERCIM WG on COMPUTING &amp; STATISTICS (ERCIM'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Taipei, Taiwan. pp.455-462, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286230v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-linear fuzzy interpolation method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+                <w:t xml:space="preserve">Interval Logic for Design and Maintenance of Complex Event Processing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Coffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems FUZZIEEE'2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2011.6007693⟩</w:t>
+              <w:t xml:space="preserve">The 5th International Workshop on Event-Driven Business Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Clermond-Ferrand, France. pp.407-413, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28108-2_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687670v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Logic for Design and Maintenance of Complex Event Processing Systems</w:t>
+                <w:t xml:space="preserve">Hybrid Learning System for Adaptive Complex Event Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Coffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Museux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Workshop on Event-Driven Business Process Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Adaptive and Intelligent Systems (ICAIS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Klagenfurt, Austria. pp.260-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23857-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28108-2_39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01286160v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Measures for Attribute Selection in Fuzzy Decision Trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yang Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Fuzzy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hong-Kong, China. pp.137-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292074v1</w:t>
+                <w:t xml:space="preserve">hal-01288639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Billboard Trademark Detection and Recognition in Sports Video</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Multimedia Technology (ICIMT 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOCPAR.2010.5686103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288639v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Fuzzy Decision Trees Forest with Artificial Ant Based Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference of Soft Computing and Pattern Recognition, SOCPAR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lannion, France. pp.192-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292078v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de mesures de sélection d'attributs en apprentissage inductif</w:t>
+                <w:t xml:space="preserve">Quality of Measures for Attribute Selection in Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conférence LFA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2010.5584283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292071v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goalmouth Detection in Field-Ball Game Video Using Fuzzy Decision Tree</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Image and Graphics (ICIG'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.917-921, </w:t>
+              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Aarhus, Denmark. pp.577-584, </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIG.2009.103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297941v1</w:t>
+                <w:t xml:space="preserve">hal-00424436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de concepts visuels et de la diversité visuelle pour améliorer la recherche d'images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Goalmouth Detection in Field-Ball Game Video Using Fuzzy Decision Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Song-Yang Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Image and Graphics (ICIG'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Xi'an, China. pp.917-921, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIG.2009.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297935v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">Utilisation de concepts visuels et de la diversité visuelle pour améliorer la recherche d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tollari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massih-Reza Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Lisboa, Portugal. pp.167-172</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulon, France. pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297962v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+                <w:t xml:space="preserve">An intelligent assistant to support students and to prevent them from dropout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Marie Putois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on Computer Supported Education (CSEDU'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Lisboa, Portugal. pp.167-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402448v1</w:t>
+                <w:t xml:space="preserve">hal-01297962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Visual Concepts and Fast Visual Diversity to Improve Image Retrieval</w:t>
+                <w:t xml:space="preserve">Exploiting Visual Concepts to Improve Text-Based Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tollari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Fakeri-Tabrizi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih-Reza Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Cross-Language Evaluation Forum (CLEF 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Information Retrieval (ECIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.701 - 705, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00958-7_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04447-2_71⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00424436v1</w:t>
+                <w:t xml:space="preserve">hal-00402448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy Decision Tree Based Approach to Characterize Medical Data</w:t>
               </w:r>
@@ -12964,90 +12964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to manage learner's motivation: a use-case for an academic schooling intelligent assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri Duc Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Marie Putois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Technology Enhanced Learning (EC-TEL 09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nice, France. pp.633-638, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13831,657 +13831,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis Risk Assessment and Early Warning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">University of Paris 6 at TRECVID 2006: Forest of Fuzzy Decision Trees for High-Level Feature Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Michel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2006, industrial track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.33-36</w:t>
+              <w:t xml:space="preserve">TREC Video Retrieval Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351984v1</w:t>
+                <w:t xml:space="preserve">hal-01352022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University of Paris 6 at TRECVID 2006: Forest of Fuzzy Decision Trees for High-Level Feature Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of hierarchical model for fuzzy measures of discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TREC Video Retrieval Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Gaithersburg, United States</w:t>
+              <w:t xml:space="preserve">IPMU Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.1284-1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352022v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of hierarchical model for fuzzy measures of discrimination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+                <w:t xml:space="preserve">A general theory of conditional decomposable information measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulianella Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.1284-1291</w:t>
+              <w:t xml:space="preserve">International Conference IPMU 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.97-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351983v1</w:t>
+                <w:t xml:space="preserve">hal-01351878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general theory of conditional decomposable information measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking Attributes to Build Fuzzy Decision Trees: a Comparative Study of Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference IPMU 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.1777-1783, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351878v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking Attributes to Build Fuzzy Decision Trees: a Comparative Study of Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrimination-based criteria for the evaluation of classifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2006.1681946⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Flexible Query-Answering Systems, FQAS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Milan, Italy. pp.552-563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11766254_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352474v1</w:t>
+                <w:t xml:space="preserve">hal-01337123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination-based criteria for the evaluation of classifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+                <w:t xml:space="preserve">Crisis Risk Assessment and Early Warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delavallade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Boucher</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Capet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Flexible Query-Answering Systems, FQAS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPMU 2006, industrial track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Paris, France. pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11766254_47⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01337123v1</w:t>
+                <w:t xml:space="preserve">hal-01351984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy Decision Tree for User Modeling from Human-Computer Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Damez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ha Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14798,299 +14798,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Ha Dang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520549v1</w:t>
+                <w:t xml:space="preserve">hal-01520544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques for the construction of decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent and Adaptive Systems and Software Engineering (IASSE'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Nice, France. pp.58-62</w:t>
+              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520544v1</w:t>
+                <w:t xml:space="preserve">hal-01520579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of attributes for fuzzy decision trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measures of information for inductive learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ha Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Soft Computing for Information Mining, in the 27th 27th German Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">10th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.1495-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520579v1</w:t>
+                <w:t xml:space="preserve">hal-01520549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measures of Discrimination for the Construction of Fuzzy Decision Trees</w:t>
               </w:r>
@@ -15489,2080 +15489,2080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic modifiers and measures of similarity or resemblance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolative reasoning with multi-variable rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th IFSA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.2195-2199, </w:t>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.2476-2481, </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570839v1</w:t>
+                <w:t xml:space="preserve">hal-01571834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolative reasoning with multi-variable rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative view of interpolation methods between sparse fuzzy rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFSA World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944461⟩</w:t>
+              <w:t xml:space="preserve">9th IFSA World Congress (IFSA 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, BC, Canada. pp.2499-2504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.943615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571834v1</w:t>
+                <w:t xml:space="preserve">hal-01572085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative view of interpolation methods between sparse fuzzy rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Fuzzy Inductive Learning for Multimedia Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFSA World Congress (IFSA 2001)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSFLAT'2001 - 2nd International Conference in Fuzzy Logic and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Leicester, United Kingdom. pp.390-393</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572085v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Inductive Learning for Multimedia Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Detyniecki</w:t>
+                <w:t xml:space="preserve">Linguistic modifiers and measures of similarity or resemblance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT'2001 - 2nd International Conference in Fuzzy Logic and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFSA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Vancouver, Canada. pp.2195-2199, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.2001.944410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571850v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Di Crescenzo</w:t>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, La Rochelle, France. pp.325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01572576v1</w:t>
+                <w:t xml:space="preserve">hal-01573395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of fuzzy classes by fuzzy partitioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Possibilistic conditional events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulianella Coletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Query Answering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1561-1566</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01573393v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possibilistic conditional events</w:t>
+                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulianella Coletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1561-1566</w:t>
+              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572579v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération entre un système d'extraction de connaissances floues et un système de gestion de bases de données multidimensionnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+                <w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA'2000)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.633-635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573395v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independence and possibilistic conditioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Data Mining from Multidimensional Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giulianella Coletti</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Partial Knowledge and Uncertainty: independence, conditioning, inference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Roma, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Computational Intelligence, (ISCI'2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2000, Kosice, Slovakia. pp.278-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573422v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolative model for fuzzy arithmetic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Do Carmo Nicoletti</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.839066⟩</w:t>
+              <w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, San Antonio, United States. pp.483-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573356v1</w:t>
+                <w:t xml:space="preserve">hal-01072143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Data Mining from Multidimensional Databases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty management in the recognition of a new odor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Crescenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Computational Intelligence, (ISCI'2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2000, Kosice, Slovakia. pp.278-283</w:t>
+              <w:t xml:space="preserve">IPMU 2000 - 8th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Madrid, Spain. pp.1924-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573399v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolative reasoning based on graduality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of fuzzy classes by fuzzy partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzz-IEEE 2000 - 9th IEEE International Conference on Fuzzy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Query Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Warsaw, Poland. pp.497-506, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.2000.838707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01072143v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Structure of Hierarchical Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUZZ-IEEE'99 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Seoul, South Korea. pp.1050-1053, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FUZZY.1999.793098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574496v1</w:t>
+                <w:t xml:space="preserve">hal-01573970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An adaptable system to construct fuzzy decision trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference of the North American Fuzzy Information Processing Society, NAFIPS'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, New York, United States. pp.223-227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01573985v1</w:t>
+                <w:t xml:space="preserve">hal-01570390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Structure of Hierarchical Discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radko Mesiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUZZ-IEEE'99 Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FUZZY.1999.793098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01573970v1</w:t>
+                <w:t xml:space="preserve">hal-01574385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptable system to construct fuzzy decision trees</w:t>
+                <w:t xml:space="preserve">Hierarchical Model for Discrimination Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference of the North American Fuzzy Information Processing Society, NAFIPS'99</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFSA'99 - 8th International Fuzzy Systems Association World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1999, Taipei, Taiwan. pp.339-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1999.781687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570390v1</w:t>
+                <w:t xml:space="preserve">hal-01574483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy deductive reasoning and analogical scheme</w:t>
+                <w:t xml:space="preserve">Analogy and Fuzzy Interpolation in the case of Sparse Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Radko Mesiar</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rifqi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSFLAT-ESTYL Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1999, Palma de Mallorca, Spain. pp.139-142</w:t>
+              <w:t xml:space="preserve">Second International Conference on Soft and Intelligent Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Budapest, Hungary. pp.132-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574385v1</w:t>
+                <w:t xml:space="preserve">hal-01573985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Model for Discrimination Measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raisonnement interpolatif à partir de schéma analogique flou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Delechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rifqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFSA'99 - 8th International Fuzzy Systems Association World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1999, Taipei, Taiwan. pp.339-343</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Modèles de Raisonnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574483v1</w:t>
+                <w:t xml:space="preserve">hal-01574496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Spatial OQL for Fuzzy Knowledge Discovery in Databases, Principles of Data Mining and Knowledge Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
+                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Symposium PKDD'98</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BFb0094826⟩</w:t>
+              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1998, Pensacola, FL, United States. pp.101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NAFIPS.1998.715545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622662v1</w:t>
+                <w:t xml:space="preserve">hal-01622882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a basis of various forms of reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17577,691 +17577,691 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogy and fuzzy deductive reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Fuzzy Information Processing Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCIS'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622882v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction Methods of Fuzzy Decision Trees</w:t>
+                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Durham, North Carolina, United States. pp.17-20</w:t>
+              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622669v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of fuzzy decision trees when classifying evolving observations</w:t>
+                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International FLINS Worshop on Fuzzy Logic and Intelligent Technologies for Nuclear Science and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rio de Janeiro, Brazil. pp.235-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617475v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Data Mining with Fuzzy Decision Trees</w:t>
+                <w:t xml:space="preserve">Application of Fuzzy Rule Induction to Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Data Mining</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FQAS'98 - 3rd International Conference on Flexible Query Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Roskilde, Denmark. pp.260-271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0056007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617473v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fuzzy Rule Induction to Data Mining</w:t>
+                <w:t xml:space="preserve">Construction d'arbres de décision flous : le système Salammbô</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FQAS'98 - 3rd International Conference on Flexible Query Answering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LFA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rennes, France. pp.171-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BFb0056007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01622677v1</w:t>
+                <w:t xml:space="preserve">hal-01622670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'arbres de décision flous : le système Salammbô</w:t>
+                <w:t xml:space="preserve">Recognition of Odors: a Fuzzy Decision Tree Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Tollabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Zakarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LFA'98</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Rennes, France. pp.171-176</w:t>
+              <w:t xml:space="preserve">Seventh International Conference IPMU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Paris, France. pp.532-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622670v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Odors: a Fuzzy Decision Tree Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Spatial OQL for Fuzzy Knowledge Discovery in Databases, Principles of Data Mining and Knowledge Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Martini Bigolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Driss Zakarya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference IPMU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Symposium PKDD'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Nantes, France. pp.246-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0094826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622665v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Several Forms of Fuzzy Analogical Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19087,51 +19087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of 3D objects by random extraction of discriminant sub-parts for the study of the sub-soil in oil prospecting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19690,389 +19690,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage et extraction de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-247, 2003</w:t>
+              <w:t xml:space="preserve">Traitement de données complexes et commande en logique floue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-198, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529715v1</w:t>
+                <w:t xml:space="preserve">hal-01533256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage et extraction de connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes de raisonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement de données complexes et commande en logique floue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-198, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
+              <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.121-147, 2003, Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533256v1</w:t>
+                <w:t xml:space="preserve">hal-01533305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de raisonnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the Interpretability of Fuzzy Rule Based Systems: Quantifiers, Similarities and Aggregators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling with Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2873, Springer, pp.102-123, 2003, Lecture Notes in Artificial Intelligence, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39906-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01533305v1</w:t>
+                <w:t xml:space="preserve">hal-01533257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Interpretability of Fuzzy Rule Based Systems: Quantifiers, Similarities and Aggregators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Laurent</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling with Words</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Logique floue : principes, aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-247, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01533257v1</w:t>
+                <w:t xml:space="preserve">hal-01529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional possibility and necessity</w:t>
               </w:r>
@@ -20277,51 +20277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogy as a Basis of Various Forms of Approximate Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Delechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20411,64 +20411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Zakarya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Tollabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uncertainty in Intelligent and Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.235-249, 2000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20599,213 +20599,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from Imperfect Data</w:t>
+                <w:t xml:space="preserve">Fuzzy Decision Trees and Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy set methods in information engineering : a guided tour of applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flexible Query-Answering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kluwer, pp.277-288, 1997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4615-6075-3_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649111v1</w:t>
+                <w:t xml:space="preserve">hal-01649106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Decision Trees and Databases</w:t>
+                <w:t xml:space="preserve">Learning from Imperfect Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Bouchon-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Marsala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flexible Query-Answering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuzzy set methods in information engineering : a guided tour of applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley and Sons, 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4615-6075-3_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01649106v1</w:t>
+                <w:t xml:space="preserve">hal-01649111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -20960,51 +20960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Boffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Ciucci" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2025.109381" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311738v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCI.2025.3601685" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337026v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adulam Jeyasothy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Laugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.108944" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tollari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vittaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2020.04.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2018.06.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577274v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Laghmari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ramdani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-017-0133-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01198847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Petturiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2014.08.045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03081079.2012.710435" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Coffi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12530-012-9052-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Bu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song-Yang Lao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3724/SP.J.1004.2011.00418" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fakeri-Tabrizi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih-Reza Amini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.13.1.187-209" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79A7FE5B69258FBF09FAA7435C1D71723EC2C233/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170734v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lurie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dusser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2007.05.027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radko Mesiar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rifqi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(02)00567-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0J7W16J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184255v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulianella Coletti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014579015954" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB16E167713EC7EE65D8F01BB0264438F1E273BA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184457v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caraux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gallinari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gu&#233;noche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001498000336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05454037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Bouchouchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Renard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05368420v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kunitomo Jacquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kensuke Fukuda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rico" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curtis Martelet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2025.09.319" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05261848v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jacquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Fukuda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152051" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05325150v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pontoizeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cailli&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ62266.2025.11152209" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195980v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97225-6_16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05366102v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04572334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103257v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_29" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Cistia Gallimard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanca Nikolajevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beroul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Granado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103249v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vantaggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-76235-2_22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04670046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04474752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pantin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05103264v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173012v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39965-7_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174815v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04280760v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593013.3594122" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257111v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04201718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08974-9_56" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03720477v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821945v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Janiak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jousselin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Tallec" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Saleem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679646v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03800837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Badra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Barakat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14923-8_12" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283810v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/asum.k.210827.007" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504183v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870532v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Isozo Machanje" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Onderi Orero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI44817.2019.9002972" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46147-8_3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwo Doboszewski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275308v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2019/388" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02275332v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenlu Yang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01910366v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Orero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_64" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meunier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castani&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917965v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Castelltort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01784787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206072" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917976v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905924v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01914453v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893238v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00461-3_11" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905982v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943893v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Chuquimia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01627024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555255v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2017.8015740" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-01577277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59647-1_8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561517v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555271v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01564121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Loeffel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bifet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Castanie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Conche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340498v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01429068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364652v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil R. Pal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_56" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439389v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01364699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01413694v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2016.7772258" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303037v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyi Xu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303006v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITA.2015.7358388" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216518v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICommS.2013.6582851" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198855v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2013.6622579" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219707v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39091-3_35" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W29NCJJ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216515v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/eusflat.2013.120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216007v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAIS.2013.6604100" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwati Krishnan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mel Siegel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251145" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282319v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCIS-ISIS.2012.6505342" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273252v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ-IEEE.2012.6251147" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198898v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabon Dzogang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDM.2012.126" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286230v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687670v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2011.6007693" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28108-2_39" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23857-4_27" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q24SR0S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288639v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCPAR.2010.5686103" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292071v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292074v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2010.5584283" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424436v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04447-2_71" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4XDF9Z6G-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297941v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIG.2009.103" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297935v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Duc Tran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Putois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402448v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_70" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294690v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298019v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294688v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIDM.2009.4938670" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297964v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04636-0_60" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-M4W50BG0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304997v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301643v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1463563.1463583" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301645v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1456223.1456308" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISKE.2008.4730885" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305038v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336169v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1290031.1290043" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335945v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Usunier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351983v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ha Dang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351878v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2006.1681946" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337123v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11766254_47" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KZRJSH79-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351984v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416588v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Damez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489199v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490882v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520544v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520579v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533254v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ.2003.1209429" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533251v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561421v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544215v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571834v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944461" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572085v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.943615" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571850v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570839v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.2001.944410" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572579v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573422v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573356v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ramer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Carmo Nicoletti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.839066" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072143v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2000.838707" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572576v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Crescenzo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573393v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_46" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9F3A5930858F64B7D6B4CC9AB80D4B60F4A49766/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573970v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1999.793098" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570390v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1999.781687" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574385v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Delechamp" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574483v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573985v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574496v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622882v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAFIPS.1998.715545" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622879v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622669v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617475v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617473v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Martini Bigolin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622677v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0056007" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RT0ZN5HR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622670v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622665v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Tollabi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Zakarya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622662v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0094826" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072157v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.1997.616342" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02182889v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072063v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marsala" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01071828v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bothorel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999321v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54341-9" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301639v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald R. Yager" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533301v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533303v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01694012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366568v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40314-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221751v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19683-1_4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-858-1.ch015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304987v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336441v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71258-9_11" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E121F479D6EDB48175EF0C3CD42A08A18C2F2B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533256v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533305v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39906-3_6" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VKSBMH41-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529715v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561440v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1796-6_5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3BBC2C2825382ADBCFD952D24ADF7C5128BEAAE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571833v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1823-9_8" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2006332EFA4E32E7CAA6A9CD3C773BA301C9F7D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01072066v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573392v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812792563_0019" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574498v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-5243-7_5" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4207E5156582D92A8B58D4B534E075987AD405C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649106v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4615-6075-3_14" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649111v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>