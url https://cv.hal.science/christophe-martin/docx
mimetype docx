--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -854,2768 +854,2768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marivaux ou le parti pris du Rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1117, p. 82-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« « Son pittor anch’io » : tableaux vivants, autoportraits et trompe-l’œil dans La Religieuse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TrOPICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1117, p. 82-94</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore de l’opéra chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, p. 19-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La métaphore de l’opéra chez Fontenelle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle : jouer et philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.9769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de pensée et pensée du possible, de Fontenelle à Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125-126, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083865ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du babil et du silence de toutes couleurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 2 – 2020, 120e année - n° 2 Le pari du babil. Parler pour ne rien dire au siècle des Lumières, 2 – 2020 (n° 2), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10565-7.p.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sombra e luzes: a cultura da curiosidade e suas ambivalências no século XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polietica Revista de Ética e Filosofia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.26-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déliaisons expérimentales : autour de quelques expériences fictives de désocialisation au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.4971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et le nouvel âge de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique romanesque de la mémoire avant Proust, t. 1. Éros réminiscent (XVII e –XVIII e siècle) , par Jean-François Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.747-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.31.4.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et roman au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1125, p. 48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pets and Their Couples: Chardin, Charrière, Bernardin de Saint-Pierre, and Marivaux par Servanne Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.231-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.32.1.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pouvoirs de la couleur dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°51 (1), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/DHS.051.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivaux. Bibliographie pour l’agrégation de lettres 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'Étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, p. 4-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03838514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Aventures de Sophie: La philosophie dans le roman au xviii e siècle par Colas Duflo Les Aventures de Sophie: La philosophie dans le roman au xviii e siècle par Colas Duflo Paris: CNRS éditions, 2013. 290pp. €10. ISBN 978-2-271-07612-0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.2016.28.3.598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam René Démoris (1935-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (3), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/RHLF.163.0767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la querelle d’Homère (1714-1733)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/CXPH5500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman et son double : délégation romanesque et composition échelonnée dans La Vie de Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Cielam- MaLiCE, le Magazine des Littératures, 9 (mai 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images-écrans dans le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.425-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature dévoilée (de Fontenelle à Rousseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/DHS.045.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocence et séduction. Les aventures de la voix féminine dans La Religieuse de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.171.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’origine de la pastorale : Fontenelle et le Discours sur la nature de l’églogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, p. 19-37</w:t>
+              <w:t xml:space="preserve">, 2013, 10, pp.103-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/episteme.9769⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature dévoilée (de Fontenelle à Rousseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.045.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le premier baiser de l’amour” : la scène du bosquet de Julie et ses variations iconographiques (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Du babil et du silence de toutes couleurs »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du badinage : politique et rhétorique de la philosophie chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Fontenelle, l'histoire et la politique du temps présent, 6-7, pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivaux, La Surprise de l’amour, La Seconde Surprise de l’amour¸ Le Jeu de l’amour et du hasard. Bibliographie pour l’agrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'Étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fable d’Agnès au roman d’Émile. Lire Rousseau sous l’éclairage de L’École des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.251-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu du texte et de l'image au xviiie siècle de l'intérêt d'une prise en compte de l'illustration dans l'étude du roman au siècle des lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/LFA.161.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une parole “soufflée” : quelques remarques sur les dialogues de Cocteau pour les Dames du Bois de Boulogne de Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.53-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Voir la nature en elle-même”. Le dispositif expérimental dans La Dispute de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coulisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabulation barbaresque et ingéniosité romanesque : à propos des Nouvelles affriquaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 61 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/LICLA.061.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons de choses. Remarques sur les pouvoirs de l’objet dans quelques fictions d’expérimentations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Esthétique et poétique de l’objet au XVIIIe siècle, 5, pp.49-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès et ses soeurs : belles captives en enfance, de Molière à Baculard d'Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 2 – 2020, 120e année - n° 2 Le pari du babil. Parler pour ne rien dire au siècle des Lumières, 2 – 2020 (n° 2), pp.15-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10565-7.p.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 104 (2), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/RHLF.042.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (1), pp.26-62</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ’Le sommeil de la raison’ : pour une archéologie de l’idée d’« éducation négative », de l’Ecole des femmes à l’Emile. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sottise et ineptie, de la Renaissance aux Lumières, éd. N. Jacques-Lefèvre et A.-P. Pouey Mounou, 34-35, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asterion.4971⟩</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un épicurisme «discret». Pour une lecture lucrécienne des Entretiens sur la pluralité des mondes de Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/DHS.2003.2533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, p. 60-67</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La philosophie dans le parc ». Les Entretiens sur la pluralité des mondes de Fontenelle : une « fiction » libertine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/DHS.051.0321⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces &amp;quot;incitatifs&amp;quot;, de &amp;quot;La Prison sans chagrin&amp;quot; (1669) à &amp;quot;La Petite Maison&amp;quot; (1758). Genèse et ambiguïtés d’un chronotope libertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, The Libertine Chronotope, 43 (4), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2010.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...1927 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389901v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02371167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Microlectures”. Sujets mineurs et finesse de perception dans les Journaux de Marivaux »</w:t>
               </w:r>
@@ -4491,955 +4491,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Raconter d’autres partages ». Littérature, anthropologie et histoire culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abramovici, Jean-Christophe; Rosellini, Michèle; Séité, Yannick. ENS Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliographie génovéfaine : ouvrages publiés par les chanoines réguliers de saint Augustin de la Congrégation de France (1624-1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Petit. 2017, 978-2-35723-095-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Esprit des Lumières. Histoire, littérature, philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.192, 2017, Cursus, 9782200601669</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8272⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle. Digression sur les Anciens et les Modernes : et autres textes philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Audidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 30, 793 p., 2015, Bibliothèque du XVIIIe siècle, ISSN 2109-7623, Sophie Audidière; Jean-Claude Bourdin; Isabelle Mullet; François Pépin; Mitia Rioux-Beaulne; Maria Susana Seguin; Franck Cabane; Colas Duflo; Jean-Luc Guichet; Véronique Le Ru; Christophe Martin; Anne Beate Maurseth, 978-2-8124-3231-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3232-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sophie Audidière</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et le spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cabane</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berchtold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.htold.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires d'une inconnue. Étude de La vie de Marianne de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2014, 9791024011196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.3587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lettres persanes de Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2013, 9782840509172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782840509172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions de l'origine (1650-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desjonquères, 2012, 9782843211386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences du rococo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Démoris, René; Martin, Christophe. Presses Universitaires de Bordeaux, pp.212, 2012, 978-2-86781-750-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau Les Confessions I-VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colas Duflo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lavezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berchtold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.212, 2012, 9782753520561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.purh.3587⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éducations négatives » Fictions d’expérimentation pédagogique au dix-huitième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.352, 2010, 978-2-8124-0102-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religieuse, de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.235, 2010, 9782070396542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958798v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03958793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Dangereux suppléments». L'illustration du roman en France au dix-huitième siècle</w:t>
               </w:r>
@@ -5575,5277 +5575,5277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la mollesse, de Fénelon à Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charles-Olivier Sticker-Métral; François Trémolières. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures et figures de Fénelon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.159-173, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectral memory and “hantology“ in Julie ou La Nouvelle Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jason Neidleman; Masano Yamashita. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frameworks of Time in Rousseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Press, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et métathéâtre dans les premières comédies pour la Comédie-Italienne de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.113-126, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/DMTO8313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre et métathéâtre dans les premières comédies italiennes de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Comédie-Italienne de Paris (1716-1780)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...46 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/DMTO8313⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La nature ne fait ni princes, ni riches”. Politique du renversement dans les pièces insulaires de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bret-Vitoz, Renaud; Delon, Michel; Marchand, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 331-337, 2022, 978-2-406-12893-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12893-9.p.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches numériques des questions d’auctorialité. Le corpus Challe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Didier; Roe Glenn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observer la vie littéraire. Études littéraires et numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, classiques Garnier, pp.167-192, 2022, 978-2-406-13347-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13347-6.p.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13347-6.p.0167⟩</w:t>
+                <w:t xml:space="preserve">hal-03950010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From One Marquise to Another. Émilie Du Châtelet and Fontenelle’s Conversations on the Plurality of Worlds’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Époque Émilienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Springer International Publishing, pp.411-424, 2022, Women in the History of Philosophy and Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89921-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge de l’émancipation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Testot, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières. Une révolution de la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences humaines, 2022, 9782361067359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sciences humaines, 2022, 9782361067359</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Locke à Rousseau: une révolution pédagogique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenne-Cornuez, Johanna; Spector, Céline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locke et Rousseau. Dialogues critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press, 2022, Oxford University Studies in the Enlightenment, 9781800854741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre chronologique et archive manuscrite. Éditer les Œuvres complètes de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gevrey, Françoise; Menant, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer les œuvres complètes (xviiie siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 97-116, 2022, Société des Textes Français Modernes, 978-2-86503-361-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité du destinataire dans le roman-mémoires au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bolot, Annabelle; Bournonville, Coralie; Hersant, Marc; Ramond, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures et fonctions du destinataire dans les Mémoires et les romans-Mémoires de l'époque classique. Récit et vérité à l'époque classique (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 345-358, 2021, 9789042944435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invention figurale et poétique auctoriale dans le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal, Catherine; Thérenty, Marie-Éve; Tran, Trung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au xxe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 139-160, 2021, 978-2-406-11980-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 345-358, 2021, 9789042944435</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique du préjugé et pensée du possible au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brot, Muriel; Fauvergue, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique du préjugé au prisme de l'herméneutique (1680-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 73-93, 2020, 9791037005632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 139-160, 2021, 978-2-406-11980-7</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une “place vide” dans le Parnasse français : l’Essai sur poésie épique, “apologie de La Henriade”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maira, Daniel; Roulin, Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Henriade de Voltaire : poésie, histoire, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 25-41, 2019, 9782745351609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 73-93, 2020, 9791037005632</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénouement et fins intermédiaires dans les Lettres persanes, Les Égarements du cœur et de l’esprit, et Julie ou La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fins intermédiaires dans les fictions narratives des XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2019</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nouvelle Constantinople, la fontaine de Salmacis et La Reine fantasque : trois fables orientales chez Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, Christophe; Norci-Cagiano, Letizia; Plazenet, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fable orientale. Regards sur le Moyen-Orient à l’âge classique (1630-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 145-162, 2019, 9791037002648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, p. 25-41, 2019, 9782745351609</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique (établissement du texte, introduction et annotation) des parties suivantes du tome XVII des Œuvres complètes de Montesquieu, Extraits et notes de lecture II, Rolando Minuti dir., 2017 [2018] : Des Georgiques de Virgile; Extrait de l’Illiade d’Homere [et Extrait de l’Odissée d’Homere et du Thelemaque]; Extrait des Oeuvres melées de Mr l’abbé de Bernis; Extrait du recueil A à Fontenoy en 1745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">minuti, rolando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes de Montesquieu, t. XVII, Extraits et notes de lecture II, Rolando Minuti dir., 2017 [2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, classiques garnier; ens éditions, 2018, 978-2-406-07157-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 145-162, 2019, 9791037002648</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérience de pensée au projet d’expérimentation : autour du « séminaire d’aveugles artificiels » dans le huitième Mémoire sur le problème de Molyneux de J-B. Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducos, Joëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences et le livre: formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2017, 9782705694920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession. Au sujet de La Religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Raconter d’autres partages ». Littérature, anthropologie et histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surimpressions d’Orient. Le démon de l’analogie dans les Lettres persanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berchtold, Jacques; Frantz, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Atelier des idées. Mélanges offerts à Michel Delon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, p. 225-238, 2017, 979-10-231-0570-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2017, 9782705694920</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la tolérance avec Lessing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter d’autres partages ». Mélanges offerts à Nicole Jacques-Lefèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS LSH Lyon, pp.243-258, 2017, 2847889477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence romanesque et sociabilité narrative (à propos des Illustres Françaises, de La Voiture embourbée et des Mille et Une Nuits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artigas-Menant, Geneviève; Dornier, Carole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1713 : l’année des « Illustres Françaises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.53-64, 2016, 978-90-429-3306-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Curiosity and Its Double at the Dawn of the Enlightenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Curiosity in Early Modern England and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.175-196, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004311848_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature and Supplementation in Julie ou La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau between Nature and Culture : Philosophy, Literature, and Politics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-165, 2016, 978-3110450750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110457186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/9789004311848_012⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne à contretemps ou l’hystérie de la simultanéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LOJKINE, Stéphane; ASCHOUD, Adrien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot et le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.115-126, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.10688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'inceste dans l'anthropologie narrative de Rousseau : entre fiction, fantasme et théorie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inceste : entre prohibition et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.215-236, 2016, 9782705693237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logiques du secret : Julie ou La Nouvelle Héloïse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Teyssandier Françoise Gevrey Alexis Lévrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique, poétique et esthétique du secret de l'Ancien Régime à l'époque contemporaine 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.407-424, 2015, 9789042930988</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance d’Émile et l’enfant des Confessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Habib, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Confessions. Se dire, tout dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.33-50, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3834-9.p.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, pp.407-424, 2015, 9789042930988</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée moderne et conscience de l’historicité : un enjeu de la querelle des Anciens et des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle; Poulouin, Claudine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCRIRE ET PENSER EN MODERNE (1687-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.213-228, 2015, 9782745329585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„’Der Natur Gewalt antun‘? Negative Erziehung und die Versuchung des Experiments im Émile“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menke, Bettina; Glaser, Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimentalanordnungen der Bildung. Exteriorität – Theatralität -Literarizität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fink, pp.25-46, 2014, 978-3-7705-5474-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.213-228, 2015, 9782745329585</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre mineur et esthétique de la grâce : réception et illustrations du Temple de Gnide au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zygel-Basso, Aurélie; Gladu, Kim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la conversation au conservatoire. Scénographies des genres mineurs (1680-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.45-74, 2014, 9782705688615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fink, pp.25-46, 2014, 978-3-7705-5474-4</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “L’empire des sens”. Julie et le plaisir dans La Nouvelle Héloïse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Décultot, H.Pfeiffer, V. de Senarclens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genuss bei Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann, 2014, 9783826054976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.45-74, 2014, 9782705688615</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un texte irreprésentable ? Le défi de l’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delon, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sade: un athée en amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Martin Bodmer; Albin Michel, pp.91-97, 2014, 9782226259059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une “histoire de la jalousie” ? Différence des sexes et différence des mœurs dans les Lettres persanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres persanes de Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.185-207, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782840509172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Martin Bodmer; Albin Michel, pp.91-97, 2014, 9782226259059</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fontaine de Salmacis. Hantise de la mollesse et construction du masculin chez Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Roulin, Daniel Maira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinités en Révolution de Rousseau à Balzac 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.31-48, 2013, Masculinités en Révolution de Rousseau à Balzac, 9782862726366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usbek in absentia ou le sérail sans maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stewart, Philip. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres persanes en leur temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.11-27, 2013, 978-2-8124-1778-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1778-8.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies de l’épreuve. Le cinéma de Rohmer sous l’éclairage marivaudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rohmer en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.219-231, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.23760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.23760⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03958696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire violence à la nature?&amp;quot; Éducation négative et tentation expérimentale dans l'Émile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Habib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer selon la nature. Seize études sur L’Émile de Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Desjonquères, pp.203-215, 2012, 978-2843211362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rebut et la cendre : économie politique du cloître dans La Religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Magnot-Ogilvy; Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies du rebut : poétique et critique du recyclage dans la fiction au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, 2012, 978-2843211416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un enfant des ris adopté par les grâces&amp;quot; L'esthétique du rire badin (XVII e -XVIII e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esthétique du rire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Paris Nanterre; Presses universitaires de Paris Nanterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-151, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.2318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pupo.2318⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02915870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle, 'un si cruel savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold; René Démoris; Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences du rococo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-57, 2012, Mirabilia, 978-2-86781-750-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner corps aux chimères. Julie ou la Nouvelle Galathée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et le roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-0918-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Violences du rococo</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies rêvées : l’exil de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold; Elisabeth Lavezzi; Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau. Les Confessions I-VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-167, 2012, 978-2-7535-2056-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métafictions de l'origine. Autour de quelques fictions d'expérimentation pédagogique (de Marivaux à Sade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de l'origine : 1650-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.112-132, 2012, 978-2843211386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine et fictions (1650-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de l'origine : 1650-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.9-31, 2012, L'esprit des lettres, 978-2843211386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gravelot à Chodowiecki. L’illustration de La Nouvelle Héloïse en Europe au XVIIIe siè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire et illustrer le roman en Europe de l'Âge classique aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011:05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SVEC, 978-0-7294-1012-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “machine” pédagogique. Sur le Projet pour perfectionner l’éducation (1728)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Dornier; Claudine Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets de l'abbé Castel de Saint-Pierre (1658-1743). Pour le plus grand bonheur du plus grand nombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-180, 2011, Symposia, 978-2-84133-377-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiner, dévier et divertir chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marius Warholm Haugen; Knut Ove Eliassen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DÉVIER ET DIVERTIR. Littérature et pensée du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-130, 2010, 978-2-296-10330-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éveil au monde et spectacles de la nature dans quelques fictions d’expérimentations pédagogiques du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces, objets du roman au XVIIIe siècle. Hommages à Henri Lafon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2009, 2878544560</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies internes et manipulations implicites dans La Surprise de l’amour, La Seconde Surprise de l’amour et Le Jeu de l’amour et du hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Frantz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu et surprises de l’amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.53-71, 2009, 2840506718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un nouvel objet de recherches : le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Delon et Philip Stewart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Second Triomphe du roman du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voltaire Foundation, pp.193-204, 2009, 0729409562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revers de fortune et hasards heureux. Remarques sur l'iconographie du moment favorable au XVIII e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revers de fortune. Les jeux de l’accident et du hasard au XVIIIe siècle, éd. Ch. De Carolis, Fl. Ferran, D. Gambelli et Fl. Mariotti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, 2009, 9788878704398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notes auctoriales dans l’Émile de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Arnould, Claudine Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes. Études sur l’annotation en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-87775-445-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’éducation négative chez Mme de Genlis (Adèle et Théodore et Zélie ou l’ingénue) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bessire et Martine Reid. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame de Genlis. Littérature et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.51-65, 2008, 2877757722</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, orages, tempêtes dans le roman français du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold, Jean-Paul Sermain et Emmanuel Leroy-Ladurie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Evènement climatique et ses représentations (XVIIe-XIXe siècle) : histoire, littérature, musique et peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desjonquères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.363-386, 2007, 978-2-84321-093-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos mœurs et notre religion manquent à l’esprit poétique&amp;quot;. La poésie des &amp;quot;temps héroïques&amp;quot; selon Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Ehrard, Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du goût a l'esthétique: Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.41-57, 2012, Mirabilia, 978-2-86781-750-2</w:t>
+              <w:t xml:space="preserve">, pp.79-103, 2007, 978-2-86781-445-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Desjonquères, pp.203-215, 2012, 978-2843211362</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du philosophe. Portraits de philosophes en pédagogues dans quelques fictions d’éducation négative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Hartmann, Florence Lotterie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophe romanesque. L’image du philosophe dans le roman des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Centre d'étude des Lumières de l'Université de Strasbourg, 978-2-86820-306-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Les monuments des anciennes amours”. Lieux de mémoire et art de l’oubli dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Bohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps de la mémoire. Le flux, la rupture, l’empreinte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Presses Universitaires de Bordeaux, pp.333-347, 2006, Eidolon, 9782903440725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau. Les Confessions I-VI</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’éducation négative » de Cleveland »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleveland de Prévost, l’épopée du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.50-69, 2006, 2843210895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’esprit parleur”. Notes de lecture de Montesquieu sur Homère, Virgile, Fénelon et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Larrère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montesquieu, œuvre ouverte (1748-1755) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Liguori Editore Srl, pp.271-291, 2005, Cahiers Montesquieu, 8820737256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle autour de 1700, ou « les étranges productions de l’esprit humain ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélia Gaillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1700: actes du colloque du Centre de recherches sur le XVIIe siècle européen, 1600-1700, Université Michel de Montaigne, Bordeaux III, 30-31 janvier 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.110-126, 2004, 3823360566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SÉRAIL ET SON DOUBLE. TOPIQUE DU HAREM DANS LA FICTION ROMANESQUE, DES MÉMOIRES DU SÉRAIL (1670) AUX INTRIGUES HISTORIQUES ET GALANTES DU SÉRAIL DE J.-B. GUYS (1755).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locus in fabula.La topique de l’espace dans les fictions françaises d’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-167, 2012, 978-2-7535-2056-1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178-199, 2004, 9042914475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.112-132, 2012, 978-2843211386</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Blas ou le jeu des apparences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier, Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une gaîté ingénieuse. L'Histoire de Gil Blas, roman de Lesage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.276-293, 2004, 9042914270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.9-31, 2012, L'esprit des lettres, 978-2843211386</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le devenir d’une œuvre « frivole » : remarques sur l’histoire éditoriale et la réception du Temple de Gnide de Montesquieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres mineures, œuvres majeures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.73-94, 2004, 2847880658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2011, SVEC, 978-0-7294-1012-0</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclipses du soleil, lumières de la raison : la nuit dans les Entretiens sur la pluralité des monde de Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la nuit (XVIe-XVIIe siècles). Actes du colloque international du C.E.R.H.A.C. (22-24 juin 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-103, 2003, 2745308467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les projets de l'abbé Castel de Saint-Pierre (1658-1743). Pour le plus grand bonheur du plus grand nombre</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ECONOMIE DES PASSIONS ET ÉROTIQUE DE LA COLLECTION DANS LE ROMAN FRANÇAIS DU XVIIIE SIÈCLE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Colas Duflo et Luc Ruiz, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rabelais à Sade. L'analyse des passions dans le roman de l'âge classique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publ. de l'Université de Saint-Etienne,, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie du moment à l’hypothèse du viol : romanciers et romancières face à un topos romanesque jusqu’à La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminités et masculinités dans le texte narratif avant 1800. La question du ‘gender’ (actes du XIVe colloque de la SATOR (Amsterdam/Leyde, 2000), éd. S. van Dijk, et M. van Strien- Chardonneau, Louvain, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.303-317, 2002, 9042911115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques ressemblances imaginaires dans l’œuvre de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gevrey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marivaux et l’imagination.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-180, 2011, Symposia, 978-2-84133-377-6</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-104, 2002, 978-2722701007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...1518 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Universitaires du Sud</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01389903v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01759997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11195,51 +11195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://christophewmartin.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/our-books/oxford-university-studies-enlightenment-editorial-board" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-textimage.com/presentation_3.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-13321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083865ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.051.0321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371112v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.31.4.747" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.32.1.231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.163.0767" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.2016.28.3.598" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CXPH5500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915871v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.171.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.045.0079" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371136v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LFA.161.0035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LICLA.061.0089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.042.0343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0329" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/DHS.2003.2533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.1996.1723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/LITT.1996.2409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9791037011244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-esprit-des-lumieres--9782200601669.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3587" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berchtold" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782840509172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lavezzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4042-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996069v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996065v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DMTO8313" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950010v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950030v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89921-9_19" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950024v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0097" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0331" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950238v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958511v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10688" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151823v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110457186" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3834-9.p.0033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1778-8.p.0011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.23760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=976" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2318" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915869v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/b/berchtold-jacques/violences-du-rococo-3109.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0918-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/book/traduire-et-illustrer-le-roman-au-xviiie-si%C3%A8cle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spipcd36.html?article850" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/241" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/autres-ouvrages/anciennes-collections/collection-mirabilia/du-go-c3-bbt-c3-a0-l-27esth-c3-a9tique-3a-montesquieu-1987.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-desjonqueres.com/index.php?module=livre&amp;amp;id=41&amp;amp;collection_id=5&amp;amp;mot_surligne=climatique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100646790" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7752" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eus.editions.free.fr/litterature_francaise.htm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://christophewmartin.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/our-books/oxford-university-studies-enlightenment-editorial-board" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-textimage.com/presentation_3.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-13321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083865ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.31.4.747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.32.1.231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.051.0321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.2016.28.3.598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.163.0767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CXPH5500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.045.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.171.0039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LFA.161.0035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LICLA.061.0089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.042.0343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/DHS.2003.2533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.1996.1723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/LITT.1996.2409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9791037011244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-esprit-des-lumieres--9782200601669.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berchtold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3587" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782840509172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lavezzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4042-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DMTO8313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89921-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110457186" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3834-9.p.0033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1778-8.p.0011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.23760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2318" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/b/berchtold-jacques/violences-du-rococo-3109.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0918-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/book/traduire-et-illustrer-le-roman-au-xviiie-si%C3%A8cle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spipcd36.html?article850" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/241" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-desjonqueres.com/index.php?module=livre&amp;amp;id=41&amp;amp;collection_id=5&amp;amp;mot_surligne=climatique" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/autres-ouvrages/anciennes-collections/collection-mirabilia/du-go-c3-bbt-c3-a0-l-27esth-c3-a9tique-3a-montesquieu-1987.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100646790" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760004v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7752" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eus.editions.free.fr/litterature_francaise.htm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>