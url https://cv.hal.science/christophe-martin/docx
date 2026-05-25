--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -551,3071 +551,3071 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rousseau et la voix de Julie : fiction et identification dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4-2023, pp.909-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voltaire et “la décadence des lettres après les beaux jours de Louis XIV”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rousseau et la voix de Julie : fiction et identification dans La Nouvelle Héloïse</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivaux ou le parti pris du Rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1117, p. 82-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiction expérimentale, expérience de pensée et pensée du possible chez Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 40 (2), pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lumi.040.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Ce que notre nature nous permet d’être». Rousseau et l’autre de l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diciottesimo Secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36253/ds-13321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Son pittor anch’io » : tableaux vivants, autoportraits et trompe-l’œil dans La Religieuse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métaphore de l’opéra chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, p. 19-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle : jouer et philosopher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/episteme.9769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences de pensée et pensée du possible, de Fontenelle à Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tangence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125-126, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083865ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du babil et du silence de toutes couleurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4-2023, pp.909-925. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15960-5.p.0141⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Revue d’Histoire littéraire de la France 2 – 2020, 120e année - n° 2 Le pari du babil. Parler pour ne rien dire au siècle des Lumières, 2 – 2020 (n° 2), pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10565-7.p.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre sombra e luzes: a cultura da curiosidade e suas ambivalências no século XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polietica Revista de Ética e Filosofia Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.26-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fiction expérimentale, expérience de pensée et pensée du possible chez Montesquieu</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déliaisons expérimentales : autour de quelques expériences fictives de désocialisation au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.4971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et le nouvel âge de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, p. 60-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique romanesque de la mémoire avant Proust, t. 1. Éros réminiscent (XVII e –XVIII e siècle) , par Jean-François Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.747-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.31.4.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pouvoirs de la couleur dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°51 (1), pp.321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/DHS.051.0321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pets and Their Couples: Chardin, Charrière, Bernardin de Saint-Pierre, and Marivaux par Servanne Woodward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.231-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.32.1.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhétorique et roman au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TDC-Réseau Canopé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1125, p. 48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivaux. Bibliographie pour l’agrégation de lettres 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'Étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, p. 4-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03838514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Aventures de Sophie: La philosophie dans le roman au xviii e siècle par Colas Duflo Les Aventures de Sophie: La philosophie dans le roman au xviii e siècle par Colas Duflo Paris: CNRS éditions, 2013. 290pp. €10. ISBN 978-2-271-07612-0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eighteenth-Century Fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (3), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/ECF.2016.28.3.598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam René Démoris (1935-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (3), pp.767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/RHLF.163.0767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire et la querelle d’Homère (1714-1733)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le premier Voltaire, 16, pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/CXPH5500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roman et son double : délégation romanesque et composition échelonnée dans La Vie de Marianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Cielam- MaLiCE, le Magazine des Littératures, 9 (mai 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images-écrans dans le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.425-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature dévoilée (de Fontenelle à Rousseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/DHS.045.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocence et séduction. Les aventures de la voix féminine dans La Religieuse de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (3), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/litt.171.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’origine de la pastorale : Fontenelle et le Discours sur la nature de l’églogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.103-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature dévoilée (de Fontenelle à Rousseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.045.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le premier baiser de l’amour” : la scène du bosquet de Julie et ses variations iconographiques (XVIIIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du badinage : politique et rhétorique de la philosophie chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Fontenelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Fontenelle, l'histoire et la politique du temps présent, 6-7, pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marivaux, La Surprise de l’amour, La Seconde Surprise de l’amour¸ Le Jeu de l’amour et du hasard. Bibliographie pour l’agrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Rubellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société française d'Étude du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03836043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jeu du texte et de l'image au xviiie siècle de l'intérêt d'une prise en compte de l'illustration dans l'étude du roman au siècle des lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/LFA.161.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fable d’Agnès au roman d’Émile. Lire Rousseau sous l’éclairage de L’École des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 48, pp.251-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une parole “soufflée” : quelques remarques sur les dialogues de Cocteau pour les Dames du Bois de Boulogne de Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres modernes. Série Jean Cocteau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.53-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Voir la nature en elle-même”. Le dispositif expérimental dans La Dispute de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coulisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34, pp.139-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabulation barbaresque et ingéniosité romanesque : à propos des Nouvelles affriquaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° 61 (3), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/LICLA.061.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leçons de choses. Remarques sur les pouvoirs de l’objet dans quelques fictions d’expérimentations pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 40 (2), pp.113-127. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, Esthétique et poétique de l’objet au XVIIIe siècle, 5, pp.49-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès et ses soeurs : belles captives en enfance, de Molière à Baculard d'Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 104 (2), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/RHLF.042.0343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ’Le sommeil de la raison’ : pour une archéologie de l’idée d’« éducation négative », de l’Ecole des femmes à l’Emile. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Sottise et ineptie, de la Renaissance aux Lumières, éd. N. Jacques-Lefèvre et A.-P. Pouey Mounou, 34-35, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La métaphore de l’opéra chez Fontenelle</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces &amp;quot;incitatifs&amp;quot;, de &amp;quot;La Prison sans chagrin&amp;quot; (1669) à &amp;quot;La Petite Maison&amp;quot; (1758). Genèse et ambiguïtés d’un chronotope libertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, The Libertine Chronotope, 43 (4), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/esp.2010.0329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La philosophie dans le parc ». Les Entretiens sur la pluralité des mondes de Fontenelle : une « fiction » libertine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Fontenelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, p. 19-37</w:t>
+              <w:t xml:space="preserve">, 2003, 1, pp.17-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/episteme.9769⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un épicurisme «discret». Pour une lecture lucrécienne des Entretiens sur la pluralité des mondes de Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/DHS.2003.2533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...2308 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371167v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01389901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Microlectures”. Sujets mineurs et finesse de perception dans les Journaux de Marivaux »</w:t>
               </w:r>
@@ -4491,955 +4491,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bibliographie génovéfaine : ouvrages publiés par les chanoines réguliers de saint Augustin de la Congrégation de France (1624-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Petit. 2017, 978-2-35723-095-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Esprit des Lumières. Histoire, littérature, philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.192, 2017, Cursus, 9782200601669</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Raconter d’autres partages ». Littérature, anthropologie et histoire culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abramovici, Jean-Christophe; Rosellini, Michèle; Séité, Yannick. ENS Éditions, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.8272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle. Digression sur les Anciens et les Modernes : et autres textes philosophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Audidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Duflo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 30, 793 p., 2015, Bibliothèque du XVIIIe siècle, ISSN 2109-7623, Sophie Audidière; Jean-Claude Bourdin; Isabelle Mullet; François Pépin; Mitia Rioux-Beaulne; Maria Susana Seguin; Franck Cabane; Colas Duflo; Jean-Luc Guichet; Véronique Le Ru; Christophe Martin; Anne Beate Maurseth, 978-2-8124-3231-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3232-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires d'une inconnue. Étude de La vie de Marianne de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2014, 9791024011196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.purh.3587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Audidière</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau et le spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bourdin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Séité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Cabane</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berchtold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.htold.2014.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lettres persanes de Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUPS, 2013, 9782840509172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782840509172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences du rococo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Démoris, René; Martin, Christophe. Presses Universitaires de Bordeaux, pp.212, 2012, 978-2-86781-750-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fictions de l'origine (1650-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Desjonquères, 2012, 9782843211386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau Les Confessions I-VI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Colas Duflo</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lavezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...27 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Berchtold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, pp.212, 2012, 9782753520561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Religieuse, de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, pp.235, 2010, 9782070396542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.purh.3587⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éducations négatives » Fictions d’expérimentation pédagogique au dix-huitième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.352, 2010, 978-2-8124-0102-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...333 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-4042-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03958793v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03958798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Dangereux suppléments». L'illustration du roman en France au dix-huitième siècle</w:t>
               </w:r>
@@ -5721,5131 +5721,5131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Théâtre et métathéâtre dans les premières comédies italiennes de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Comédie-Italienne de Paris (1716-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théâtre et métathéâtre dans les premières comédies pour la Comédie-Italienne de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.113-126, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/DMTO8313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/DMTO8313⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05120221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’âge de l’émancipation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Testot, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières. Une révolution de la pensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences humaines, 2022, 9782361067359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches numériques des questions d’auctorialité. Le corpus Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Artigas-Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Didier; Roe Glenn. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observer la vie littéraire. Études littéraires et numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, classiques Garnier, pp.167-192, 2022, 978-2-406-13347-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13347-6.p.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From One Marquise to Another. Émilie Du Châtelet and Fontenelle’s Conversations on the Plurality of Worlds’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Époque Émilienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Springer International Publishing, pp.411-424, 2022, Women in the History of Philosophy and Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-89921-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Locke à Rousseau: une révolution pédagogique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenne-Cornuez, Johanna; Spector, Céline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locke et Rousseau. Dialogues critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liverpool University Press, 2022, Oxford University Studies in the Enlightenment, 9781800854741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre chronologique et archive manuscrite. Éditer les Œuvres complètes de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gevrey, Françoise; Menant, Sylvain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer les œuvres complètes (xviiie siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 97-116, 2022, Société des Textes Français Modernes, 978-2-86503-361-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“La nature ne fait ni princes, ni riches”. Politique du renversement dans les pièces insulaires de Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bret-Vitoz, Renaud; Delon, Michel; Marchand, Sophie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, p. 331-337, 2022, 978-2-406-12893-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12893-9.p.0331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autorité du destinataire dans le roman-mémoires au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bolot, Annabelle; Bournonville, Coralie; Hersant, Marc; Ramond, Catherine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures et fonctions du destinataire dans les Mémoires et les romans-Mémoires de l'époque classique. Récit et vérité à l'époque classique (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, p. 345-358, 2021, 9789042944435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invention figurale et poétique auctoriale dans le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal, Catherine; Thérenty, Marie-Éve; Tran, Trung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au xxe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 139-160, 2021, 978-2-406-11980-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique du préjugé et pensée du possible au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brot, Muriel; Fauvergue, Claire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La critique du préjugé au prisme de l'herméneutique (1680-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 73-93, 2020, 9791037005632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénouement et fins intermédiaires dans les Lettres persanes, Les Égarements du cœur et de l’esprit, et Julie ou La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fins intermédiaires dans les fictions narratives des XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une “place vide” dans le Parnasse français : l’Essai sur poésie épique, “apologie de La Henriade”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maira, Daniel; Roulin, Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Henriade de Voltaire : poésie, histoire, mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 25-41, 2019, 9782745351609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La nouvelle Constantinople, la fontaine de Salmacis et La Reine fantasque : trois fables orientales chez Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, Christophe; Norci-Cagiano, Letizia; Plazenet, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Fable orientale. Regards sur le Moyen-Orient à l’âge classique (1630-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 145-162, 2019, 9791037002648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition critique (établissement du texte, introduction et annotation) des parties suivantes du tome XVII des Œuvres complètes de Montesquieu, Extraits et notes de lecture II, Rolando Minuti dir., 2017 [2018] : Des Georgiques de Virgile; Extrait de l’Illiade d’Homere [et Extrait de l’Odissée d’Homere et du Thelemaque]; Extrait des Oeuvres melées de Mr l’abbé de Bernis; Extrait du recueil A à Fontenoy en 1745</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">minuti, rolando. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres complètes de Montesquieu, t. XVII, Extraits et notes de lecture II, Rolando Minuti dir., 2017 [2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, classiques garnier; ens éditions, 2018, 978-2-406-07157-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’expérience de pensée au projet d’expérimentation : autour du « séminaire d’aveugles artificiels » dans le huitième Mémoire sur le problème de Molyneux de J-B. Mérian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ducos, Joëlle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences et le livre: formes des écrits scientifiques des débuts de l'imprimé à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2017, 9782705694920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surimpressions d’Orient. Le démon de l’analogie dans les Lettres persanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Frantz, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Atelier des idées. Mélanges offerts à Michel Delon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 225-238, 2017, 979-10-231-0570-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Possession. Au sujet de La Religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Raconter d’autres partages ». Littérature, anthropologie et histoire culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la tolérance avec Lessing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Zard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter d’autres partages ». Mélanges offerts à Nicole Jacques-Lefèvre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS LSH Lyon, pp.243-258, 2017, 2847889477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-89921-9_19⟩</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature and Supplementation in Julie ou La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau between Nature and Culture : Philosophy, Literature, and Politics 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-165, 2016, 978-3110450750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110457186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women’s Curiosity and Its Double at the Dawn of the Enlightenment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women and Curiosity in Early Modern England and France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.175-196, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004311848_012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Liverpool University Press, 2022, Oxford University Studies in the Enlightenment, 9781800854741</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence romanesque et sociabilité narrative (à propos des Illustres Françaises, de La Voiture embourbée et des Mille et Une Nuits)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artigas-Menant, Geneviève; Dornier, Carole. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris 1713 : l’année des « Illustres Françaises »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.53-64, 2016, 978-90-429-3306-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-86503-361-4.p.0097⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne à contretemps ou l’hystérie de la simultanéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LOJKINE, Stéphane; ASCHOUD, Adrien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot et le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.115-126, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.10688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peeters, p. 345-358, 2021, 9789042944435</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'inceste dans l'anthropologie narrative de Rousseau : entre fiction, fantasme et théorie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christelle Bahier-Porte Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inceste : entre prohibition et fiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.215-236, 2016, 9782705693237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, p. 139-160, 2021, 978-2-406-11980-7</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Logiques du secret : Julie ou La Nouvelle Héloïse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Teyssandier Françoise Gevrey Alexis Lévrier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethique, poétique et esthétique du secret de l'Ancien Régime à l'époque contemporaine 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.407-424, 2015, 9789042930988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance d’Émile et l’enfant des Confessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berchtold, Jacques; Habib, Claude. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Confessions. Se dire, tout dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.33-50, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-3834-9.p.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Champion, p. 25-41, 2019, 9782745351609</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée moderne et conscience de l’historicité : un enjeu de la querelle des Anciens et des Modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bahier-Porte, Christelle; Poulouin, Claudine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ÉCRIRE ET PENSER EN MODERNE (1687-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.213-228, 2015, 9782745329585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2019</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre mineur et esthétique de la grâce : réception et illustrations du Temple de Gnide au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zygel-Basso, Aurélie; Gladu, Kim. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la conversation au conservatoire. Scénographies des genres mineurs (1680-1780)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.45-74, 2014, 9782705688615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, p. 145-162, 2019, 9791037002648</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„’Der Natur Gewalt antun‘? Negative Erziehung und die Versuchung des Experiments im Émile“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Menke, Bettina; Glaser, Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimentalanordnungen der Bildung. Exteriorität – Theatralität -Literarizität</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fink, pp.25-46, 2014, 978-3-7705-5474-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, classiques garnier; ens éditions, 2018, 978-2-406-07157-0</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “L’empire des sens”. Julie et le plaisir dans La Nouvelle Héloïse »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Décultot, H.Pfeiffer, V. de Senarclens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genuss bei Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann, 2014, 9783826054976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, 2017, 9782705694920</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un texte irreprésentable ? Le défi de l’illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delon, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sade: un athée en amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Martin Bodmer; Albin Michel, pp.91-97, 2014, 9782226259059</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8304⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usbek in absentia ou le sérail sans maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stewart, Philip. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres persanes en leur temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.11-27, 2013, 978-2-8124-1778-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-1778-8.p.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université Presses, p. 225-238, 2017, 979-10-231-0570-4</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fontaine de Salmacis. Hantise de la mollesse et construction du masculin chez Rousseau »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marie Roulin, Daniel Maira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Masculinités en Révolution de Rousseau à Balzac 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.31-48, 2013, Masculinités en Révolution de Rousseau à Balzac, 9782862726366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies de l’épreuve. Le cinéma de Rohmer sous l’éclairage marivaudien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rohmer en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.219-231, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.23760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une “histoire de la jalousie” ? Différence des sexes et différence des mœurs dans les Lettres persanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, Christophe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lettres persanes de Montesquieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, pp.185-207, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14375/NP.9782840509172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rebut et la cendre : économie politique du cloître dans La Religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Magnot-Ogilvy; Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies du rebut : poétique et critique du recyclage dans la fiction au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, 2012, 978-2843211416</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110457186⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un enfant des ris adopté par les grâces&amp;quot; L'esthétique du rire badin (XVII e -XVIII e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vaillant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esthétique du rire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre; Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-151, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle, 'un si cruel savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold; René Démoris; Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences du rococo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.41-57, 2012, Mirabilia, 978-2-86781-750-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.215-236, 2016, 9782705693237</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire violence à la nature?&amp;quot; Éducation négative et tentation expérimentale dans l'Émile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Habib. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer selon la nature. Seize études sur L’Émile de Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Desjonquères, pp.203-215, 2012, 978-2843211362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner corps aux chimères. Julie ou la Nouvelle Galathée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et le roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-0918-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies rêvées : l’exil de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold; Elisabeth Lavezzi; Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau. Les Confessions I-VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159-167, 2012, 978-2-7535-2056-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.213-228, 2015, 9782745329585</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métafictions de l'origine. Autour de quelques fictions d'expérimentation pédagogique (de Marivaux à Sade)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de l'origine : 1650-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.112-132, 2012, 978-2843211386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fink, pp.25-46, 2014, 978-3-7705-5474-4</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origine et fictions (1650-1800)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions de l'origine : 1650-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.9-31, 2012, L'esprit des lettres, 978-2843211386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Hermann, pp.45-74, 2014, 9782705688615</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gravelot à Chodowiecki. L’illustration de La Nouvelle Héloïse en Europe au XVIIIe siè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire et illustrer le roman en Europe de l'Âge classique aux Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011:05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire Foundation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SVEC, 978-0-7294-1012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Königshausen &amp; Neumann, 2014, 9783826054976</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “machine” pédagogique. Sur le Projet pour perfectionner l’éducation (1728)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Dornier; Claudine Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les projets de l'abbé Castel de Saint-Pierre (1658-1743). Pour le plus grand bonheur du plus grand nombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.169-180, 2011, Symposia, 978-2-84133-377-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Martin Bodmer; Albin Michel, pp.91-97, 2014, 9782226259059</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badiner, dévier et divertir chez Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marius Warholm Haugen; Knut Ove Eliassen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DÉVIER ET DIVERTIR. Littérature et pensée du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-130, 2010, 978-2-296-10330-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Éveil au monde et spectacles de la nature dans quelques fictions d’expérimentations pédagogiques du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces, objets du roman au XVIIIe siècle. Hommages à Henri Lafon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2009, 2878544560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.31-48, 2013, Masculinités en Révolution de Rousseau à Balzac, 9782862726366</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramaturgies internes et manipulations implicites dans La Surprise de l’amour, La Seconde Surprise de l’amour et Le Jeu de l’amour et du hasard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Frantz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeu et surprises de l’amour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.53-71, 2009, 2840506718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un nouvel objet de recherches : le roman illustré au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Delon et Philip Stewart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Second Triomphe du roman du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Voltaire Foundation, pp.193-204, 2009, 0729409562</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revers de fortune et hasards heureux. Remarques sur l'iconographie du moment favorable au XVIII e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revers de fortune. Les jeux de l’accident et du hasard au XVIIIe siècle, éd. Ch. De Carolis, Fl. Ferran, D. Gambelli et Fl. Mariotti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bulzoni, 2009, 9788878704398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Desjonquères, pp.203-215, 2012, 978-2843211362</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’éducation négative chez Mme de Genlis (Adèle et Théodore et Zélie ou l’ingénue) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bessire et Martine Reid. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Madame de Genlis. Littérature et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des universités de Rouen et du Havre, pp.51-65, 2008, 2877757722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, 2012, 978-2843211416</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les notes auctoriales dans l’Émile de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Arnould, Claudine Poulouin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes. Études sur l’annotation en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-87775-445-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Esthétique du rire</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nos mœurs et notre religion manquent à l’esprit poétique&amp;quot;. La poésie des &amp;quot;temps héroïques&amp;quot; selon Montesquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Ehrard, Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du goût a l'esthétique: Montesquieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.79-103, 2007, 978-2-86781-445-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Violences du rococo</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, orages, tempêtes dans le roman français du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Berchtold, Jean-Paul Sermain et Emmanuel Leroy-Ladurie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Evènement climatique et ses représentations (XVIIe-XIXe siècle) : histoire, littérature, musique et peinture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-57, 2012, Mirabilia, 978-2-86781-750-2</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desjonquères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.363-386, 2007, 978-2-84321-093-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du philosophe. Portraits de philosophes en pédagogues dans quelques fictions d’éducation négative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Hartmann, Florence Lotterie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophe romanesque. L’image du philosophe dans le roman des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Centre d'étude des Lumières de l'Université de Strasbourg, 978-2-86820-306-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Lectures de Jean-Jacques Rousseau. Les Confessions I-VI</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Les monuments des anciennes amours”. Lieux de mémoire et art de l’oubli dans La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Bohler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps de la mémoire. Le flux, la rupture, l’empreinte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, Presses Universitaires de Bordeaux, pp.333-347, 2006, Eidolon, 9782903440725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’éducation négative » de Cleveland »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cleveland de Prévost, l’épopée du XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.50-69, 2006, 2843210895</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’esprit parleur”. Notes de lecture de Montesquieu sur Homère, Virgile, Fénelon et quelques autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Larrère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montesquieu, œuvre ouverte (1748-1755) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Liguori Editore Srl, pp.271-291, 2005, Cahiers Montesquieu, 8820737256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE SÉRAIL ET SON DOUBLE. TOPIQUE DU HAREM DANS LA FICTION ROMANESQUE, DES MÉMOIRES DU SÉRAIL (1670) AUX INTRIGUES HISTORIQUES ET GALANTES DU SÉRAIL DE J.-B. GUYS (1755).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ferrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Locus in fabula.La topique de l’espace dans les fictions françaises d’Ancien Régime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.159-167, 2012, 978-2-7535-2056-1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.178-199, 2004, 9042914475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.112-132, 2012, 978-2843211386</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontenelle autour de 1700, ou « les étranges productions de l’esprit humain ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélia Gaillard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1700: actes du colloque du Centre de recherches sur le XVIIe siècle européen, 1600-1700, Université Michel de Montaigne, Bordeaux III, 30-31 janvier 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.110-126, 2004, 3823360566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.9-31, 2012, L'esprit des lettres, 978-2843211386</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Blas ou le jeu des apparences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béatrice Didier, Jean-Paul Sermain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une gaîté ingénieuse. L'Histoire de Gil Blas, roman de Lesage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.276-293, 2004, 9042914270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2011, SVEC, 978-0-7294-1012-0</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le devenir d’une œuvre « frivole » : remarques sur l’histoire éditoriale et la réception du Temple de Gnide de Montesquieu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Volpilhac-Auger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres mineures, œuvres majeures ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.73-94, 2004, 2847880658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les projets de l'abbé Castel de Saint-Pierre (1658-1743). Pour le plus grand bonheur du plus grand nombre</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclipses du soleil, lumières de la raison : la nuit dans les Entretiens sur la pluralité des monde de Fontenelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser la nuit (XVIe-XVIIe siècles). Actes du colloque international du C.E.R.H.A.C. (22-24 juin 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87-103, 2003, 2745308467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« ECONOMIE DES PASSIONS ET ÉROTIQUE DE LA COLLECTION DANS LE ROMAN FRANÇAIS DU XVIIIE SIÈCLE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. Colas Duflo et Luc Ruiz, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rabelais à Sade. L'analyse des passions dans le roman de l'âge classique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publ. de l'Université de Saint-Etienne,, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques ressemblances imaginaires dans l’œuvre de Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Gevrey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marivaux et l’imagination.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.169-180, 2011, Symposia, 978-2-84133-377-6</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-104, 2002, 978-2722701007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.107-130, 2010, 978-2-296-10330-6</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la théorie du moment à l’hypothèse du viol : romanciers et romancières face à un topos romanesque jusqu’à La Nouvelle Héloïse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminités et masculinités dans le texte narratif avant 1800. La question du ‘gender’ (actes du XIVe colloque de la SATOR (Amsterdam/Leyde, 2000), éd. S. van Dijk, et M. van Strien- Chardonneau, Louvain, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.303-317, 2002, 9042911115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...1439 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759997v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01389903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11195,51 +11195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://christophewmartin.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/our-books/oxford-university-studies-enlightenment-editorial-board" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-textimage.com/presentation_3.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996066v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362065v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0141" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-13321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950023v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083865ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.31.4.747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371111v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.32.1.231" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.051.0321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.2016.28.3.598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.163.0767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CXPH5500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.045.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.171.0039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371136v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LFA.161.0035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LICLA.061.0089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.042.0343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371167v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/DHS.2003.2533" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0329" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.1996.1723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/LITT.1996.2409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9791037011244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8272" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950301v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-esprit-des-lumieres--9782200601669.htm" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958783v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berchtold" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3587" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782840509172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958759v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lavezzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4042-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DMTO8313" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950026v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0331" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950010v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0167" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89921-9_19" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0097" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950252v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915874v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950240v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8304" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958645v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151823v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110457186" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3834-9.p.0033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958693v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958678v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958740v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958732v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1778-8.p.0011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.23760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915870v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=976" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2318" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/b/berchtold-jacques/violences-du-rococo-3109.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0918-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/book/traduire-et-illustrer-le-roman-au-xviiie-si%C3%A8cle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spipcd36.html?article850" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760216v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/241" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760172v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-desjonqueres.com/index.php?module=livre&amp;amp;id=41&amp;amp;collection_id=5&amp;amp;mot_surligne=climatique" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760188v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/autres-ouvrages/anciennes-collections/collection-mirabilia/du-go-c3-bbt-c3-a0-l-27esth-c3-a9tique-3a-montesquieu-1987.html" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100646790" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760004v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760099v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7752" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389903v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eus.editions.free.fr/litterature_francaise.htm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://christophewmartin.com/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://obvil.paris-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.voltaire.ox.ac.uk/our-books/oxford-university-studies-enlightenment-editorial-board" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-textimage.com/presentation_3.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15960-5.p.0141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996066v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lumi.040.0113" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-13321" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.9769" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083865ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10565-7.p.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915875v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.31.4.747" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.051.0321" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371111v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.32.1.231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950254v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ECF.2016.28.3.598" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.163.0767" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958597v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/CXPH5500" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/DHS.045.0079" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.171.0039" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.045.0079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371136v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LFA.161.0035" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764768v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/LICLA.061.0089" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/RHLF.042.0343" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389901v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2010.0329" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371167v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/DHS.2003.2533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.2001.2168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/litts.1996.1723" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/LITT.1996.2409" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Susana Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04170732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950259v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9791037011244" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950290v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/l-esprit-des-lumieres--9782200601669.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8272" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02482189v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Audidi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bourdin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Duflo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3232-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.3587" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958783v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;it&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Berchtold" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.htold.2014.01" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958735v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14375/NP.9782840509172" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958759v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lavezzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4042-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950513v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996071v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120221v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/DMTO8313" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950024v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950010v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13347-6.p.0167" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950030v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89921-9_19" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950028v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-86503-361-4.p.0097" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950026v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0331" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915874v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950295v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950246v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8304" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151823v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110457186" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004311848_012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958511v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.10688" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151867v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3834-9.p.0033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958678v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958693v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151807v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958672v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-1778-8.p.0011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958696v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.23760" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958740v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915869v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915870v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/?p=976" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.2318" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915859v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/auteurs/b/berchtold-jacques/violences-du-rococo-3109.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915861v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-0918-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915865v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915863v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voltaire.ox.ac.uk/book/traduire-et-illustrer-le-roman-au-xviiie-si%C3%A8cle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915858v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/spipcd36.html?article850" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915856v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32261" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764823v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764815v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764717v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/241" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760188v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/lettres/autres-ouvrages/anciennes-collections/collection-mirabilia/du-go-c3-bbt-c3-a0-l-27esth-c3-a9tique-3a-montesquieu-1987.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760172v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-desjonqueres.com/index.php?module=livre&amp;amp;id=41&amp;amp;collection_id=5&amp;amp;mot_surligne=climatique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760201v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/livre/?GCOI=28682100646790" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760116v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760101v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760099v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=7752" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760004v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760007v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760094v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759999v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759905v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389903v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eus.editions.free.fr/litterature_francaise.htm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915873v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959141v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>