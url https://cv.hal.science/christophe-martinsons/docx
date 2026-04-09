--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2382,377 +2382,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retinal phototoxicity and the evaluation of the blue light hazard of a new solid-state lighting technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Villalpando Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Dassieni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.6733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63442-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63442-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">inserm-02778143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">David Hicks</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondence: An appraisal of the effects on human health and the environment of using light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (8), pp.1275-1276. </w:t>
@@ -2924,77 +2924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of white light-emitting diode (LED) exposure on retinal pigment epithelium in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Elisa Villalpando Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3192,64 +3192,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal damage induced by commercial light emitting diodes (LEDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,64 +3460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobiology - Presentation of a Blue Light Hazard In Vivo Experiment on The Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4215,51 +4215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-emitting diodes (LED) for domestic lighting: Any risks for the eye?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,217 +4588,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La normalisation européenne relative aux dispositifs d’éclairage général à LED et à leur intégration dans le bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695447v1</w:t>
-[...54 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05451008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La normalisation européenne relative aux dispositifs d’éclairage général à LED et à leur intégration dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451008v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LED en Quête de Standard</w:t>
               </w:r>
@@ -4853,77 +4853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Letertre</w:t>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5808,146 +5808,366 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Disentangling Urban Lights: Understanding and Measuring Light Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minalogic Business Meetings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minalogic Auvergne-Rhône-Alpes, Mar 2026, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et Contribution de la Lumière Naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Technique des Produits de la Baie 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSTB, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation temporelle, lumière bleue et éblouissement : comprendre les risques pour prévenir les effets négatifs des LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée technique INRS : Éclairage des lieux de travail : santé et sécurité des salariés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'éclairage favorable à la santé : un levier pour la qualité des environnements intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien-être et santé dans les espaces habités : des défis pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Scientifique et Technique du Bâtiment, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Phantom Array Effect Explained Using Simple Formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5969,1235 +6189,1235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Källberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Midterm Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE - Commission Internationale de l'Eclairage, Jul 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x051.2025/g3akta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Lighting: Health Effects and Knowledge Gaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Loughran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Mate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Sustainable Smart Lighting World Conference (LS24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven Technical University, Nov 2024, Eindhoven, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LS2463127.2024.10881837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes possibilités d'identifier les sources de lumière qui contribuent le plus aux nuisances lumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Lumière 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de l'Eclairage, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Luminaire Cutoff in Light Pollution Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Forst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Trémeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Midterm Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIE - Commission Internationale de l'Eclairage, Jul 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x051.2025/g3u6hj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109535v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Invited Plenary Sesssion on Solid-State Lighting: Health Effects and Knowledge Gaps (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Mate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference LS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Nov 2024, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health and Smart Sustainable Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Loughran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohan Mate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Lighting Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Energy Agency 4E Implementing Agreement SSLC platform, May 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désintriquer les lumières urbaines : comprendre et mesurer la pollution lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Day of Light 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, May 2024, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35309.19682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of temporal frequency and chromaticity on the visibility of the phantom array effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023 - 30th Quadrennial Session of the CIE : Innovative Lighting Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage, Sep 2023, Ljubjlana, Slovenia. pp.347-356, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x50.2023.OP060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets visuels de la modulation temporelle de la lumière, Cluster Lumière, Lyon, 5 avril 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique 2023 du Cluster Lumière Auvergen-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.27155.55844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNTANGLING LIGHT IN “NOISY” LUMINOUS ENVIRONMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2023 - 30th Quadrennial Session of the CIE : Innovative Lighting Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage, Sep 2023, Ljubljana, Slovenia. pp.331-340, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x50.2023.OP012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing lock-in detection in photometry and spectroradiometry using temporal light modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Symposium on Advances on the Measurement of Temporal Light Modulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage, Oct 2022, Athènes, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x49.2022.P05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Science and Technology of Light Sources (LS 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7256,358 +7476,358 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairage et Santé Humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focales 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière Auvergne-Rhône-Alpes, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité environnementale de l'éclairage public : comprendre et dépasser la réglementation sur les nuisances lumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Recherche et Innovation du Cluster Lumière Auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière, Jan 2021, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16002.91845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting people in buildings and cities: usages, challenges and technologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar of the cluster Lumière auvergne-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière, Nov 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Effets de la Modulation Temporelle de la Lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Scientifique du Printemps de la Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation EDF, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans d’exposition de la rétine à la lumière bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7623,371 +7843,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumière bleue : nouvelles connaissances sur les effets sur l’Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFE - Association Française de l'Eclairage, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée en vigueur de la nouvelle réglementation sur la pollution lumineuse : une profonde mutation des pratiques en éclairage extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum LED 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETECTION OF THE STROBOSCOPIC EFFECT UNDER LOW LEVELS OF THE STROBOSCOPIC VISIBILITY MEASURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 29th Quadrennial Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage, Jun 2019, Washington DC, United States. pp.682-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25039/x46.2019.PP04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eblouissement et modulation temporelle: Les dernières recommandations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFE - Association Française de l'Eclairage, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eblouissement et Modulation Temporelle des LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFE - Association Française de l'Eclairage, Sep 2018, Marseilles, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED General Illumination Applications - Life Cycle Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8003,1348 +8223,1348 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 4E SSL Annex Conference on Promoting High Quality, Energy-Efficient Solid State Lighting, Nov. 23, 2017, Sydney NSW (AUSTRALIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the energy efficiency of &amp;quot;smart&amp;quot; connected lights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Midterm Meeting 2017 : Smarter Lighting for Better Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Illumination (CIE), Oct 2017, Jeju, South Korea. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x044.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25039/x044.2017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04691432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLUE LIGHT HAZARD OF LEDS – COMPARISON OF THE PHOTOBIOLOGICAL RISK GROUPS OF FIFTEEN LAMPS ASSESSED USING THE UNIFORM SPECTRUM ASSUMPTION AND A NEW HYPERSPECTRAL IMAGING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Midterm Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage, Oct 2017, Jeju, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.5071.7449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire Orange Telecom : Eclairage à LED et Effets de la Lumière Bleue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Prévention des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Orange, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELL DEATH IN RETINAL DAMAGE INDUCED BY COMMERCIAL LIGHT EMITTING DIODES (LED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salvodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the International Cell Death Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICDS, Jun 2016, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invited talk: Potentiel Health Issues of Solid-State Lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC International Lighting Event 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foundation for the Advancement of the Science and Technology of Light Sources (FAST-LS), May 2015, Sydney, Australia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sanitaires de l’éclairage à LED : état des connaissances et incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayonnements Optiques &amp; Electromagnétiques au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRS, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques pour la vision de l’utilisation domestique de diodes électroluminescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Salvodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets biologiques des ondes électromagnétiques, sonores et lumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARET - Association pour la Recherche en Toxicologie, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière sur les nouveaux éclairages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Berthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Année Internationale de la Lumière (AIL 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging radiometry – A fast and robust shutter speed search algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Session of the CIE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Commission on Illumination (CIE), Jun 2015, Manchester, United Kingdom. pp.1385-1388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health-issues of solid-state lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARC International Lighting Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPARC, May 2015, Sydney (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bâtiment intelligent : Quelles promesses et quelles difficultés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonique et habitat intelligent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle Optique Rhône-Alpes, Apr 2014, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.1908.6085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiros Kitsinelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Arexis-Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference EEDAL'13 energy efficiency in domestic appliances and lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission Joint Research Centre, Sep 2013, Coimbra, Portugal. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2790/2313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2790/2313⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04697133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETINALED : UNE ÉTUDE IN VIVO DU RISQUE DÛ À LA LUMIÈRE BLEUE VERS UNE MEILLEURE COMPRÉHENSION DES PATHOLOGIES RÉTINIENNES ET UNE MEILLEURE ESTIMATION DU RISQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,275 +9572,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets biologiques et sanitaires des rayonnements non ionisants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEDs and Solid-State Lighting: the potential health issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697096v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Spiros Kitsinelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Arexis-Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Energy Efficiency in Domestic Appliances and Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière bleue en photobiologie : comprendre et mesurer le risque dû à la lumière bleue associé aux nouvelles sources à l'état solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9639,320 +9859,320 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journée d'étude du pôle santé &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Nov 2013, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque photobiologique à la lumière bleue : comparaison de deux approches de mesure sur 15 lampes à LED et fluocompactes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en œuvre des systèmes à LED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cap'Tronic, Oct 2013, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of current and voltage harmonic distortion on the power measurement of LED lamps and luminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqin Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshi Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE Centenary Conference "Towards a New Century of Light"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Commission Internationale de l'Eclairage (CIE), Apr 2013, Paris, France. pp.290-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leena Tähkämo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,156 +10187,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on the Science and Technology of Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - IEEE, Jun 2012, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections of LED chip brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retinal Light Toxicity: the Impact of New Lighting Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leena Tähkämo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10131,169 +10351,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life Cycle of Solid-state Lighting Product: The Experience of CSTB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum LED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Assembly Process for High Efficiency, High Reliability and Low Cost LED-based Retrofit Lamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gasse Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10308,73 +10528,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semicon Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEMI, Oct 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs électromagnétiques : de la conception des dispositifs à l'évaluation de leur impact sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10390,73 +10610,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère journée "sur la même longueur d'onde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme PHELINE, May 2011, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission power adaptation according to the message length for Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10505,433 +10725,433 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 22nd International Symposium on Personal Indoor and Mobile Radio Communications (PIMRC), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.46-50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIMRC.2011.6140005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RT 2012 et l'éclairage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Lumiville 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Salon International de l'éclairage public, de l'éclairage extérieur et de la mise en lumière, May 2011, Lyon (Eurexpo), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Eclairage dans la RT2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Lumiville 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lumiville, Jun 2010, Lyon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.214 - 221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French “CITADEL” Program: LED Lighting Performance and Reliability in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Lighting Conferences and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shanghai World Expo 2010, Sep 2010, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Layer Specification for Wireless Sensor Networks dedicated to Evaluation of Buildings Energetic Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10990,915 +11210,915 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWITS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière naturelle et RT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de l'Eclairage (AFE), Sep 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health impacts of LED lighting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barlier-Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Césarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Symposium on the Science and Technology of Light Sources Eindhoven, NETHERLANDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la lumière naturelle dans la RT 2012 : le modèle de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de la Lumière 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFE - Association Française de l'Eclairage, Sep 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclairage dans la RT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Equip'Ville Lumiville InLight Expo 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon (Eurexpo), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latest results of the CITADEL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum LED 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluster Lumière, Dec 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Rétiniens Potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Barlier-Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Biennal Meeting of the International Society for Eye Research (ISER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Eye Research (ISER), Jun 2010, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Latest results of the CITADEL project</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclairage dans la réglementation thermique : La RT 2005 et la future RT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum LED 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cluster Lumière, Dec 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence Zoomlight BATIMAT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CITADEL Program: towards a successful integration of LED lighting in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum LED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluster Lumière, Dec 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’éclairage dans la réglementation thermique : La RT 2005 et la future RT 2012</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Daylight in the Existing and Future French Building Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Zoomlight BATIMAT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd Daylight Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VELUX, May 2009, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des Luminaires en Milieu Urbain et Bâtiment : durabilité, Confort et Energie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nouvelles Technologies de l'Eclairage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTT - Université de Technologie de Troyes, Feb 2009, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Letertre</w:t>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11913,113 +12133,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International EMC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Letertre</w:t>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12034,113 +12254,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 International EMC Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Kyoto, Japan. pp.22S3-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Letertre</w:t>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12155,113 +12375,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque International et Exposition sur la Compatibilité Electromagnétique et Journées Scientifiques d'URSI (CEM 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.Actes sur cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12276,113 +12496,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFRP/RNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12397,155 +12617,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFRP/RNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’intrusion : la technologie dominante et les enjeux de la vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Porcheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ARATEM 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aratem, Feb 2006, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Measurement of Multiple Thermophysical Properties by Photothermal Radiometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12574,73 +12794,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Photoacoustics and Photothermal Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conferences, Jul 1999, New London (New Hampshire), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the Fréchet Derivative Operator in Functional Inverse Heat Conduction Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12656,73 +12876,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Conference n°53 "Advanced Concepts and Techniques in Thermal Modelling"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eurotherm, Aug 1997, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures Spectrales et Estimation du Profil des Propriétés Thermiques de Dépôts minces : approche paramétrique et description fonctionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12738,142 +12958,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de la Société Française des Thermiciens sur la thermique à l’échelle micronique et submicronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, Jan 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation non destructive de dépôts de TiN par radiométrie photothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationaux de France du Traitement Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATTT, Jun 1996, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection par Radiométrie Photothermique de Faibles Résistances Thermiques de Contact sous des Dépôts Métalliques Minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12902,51 +13122,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de la Société Française des Thermiciens sur les résistances thermiques de contact et leurs applications dans les systèmes industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, Apr 1995, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12956,150 +13176,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using sensory and physiological approaches to assess the effects of temporal light modulation on reading tasks under LED lamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couzinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSENSE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13109,404 +13329,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaye Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence CIE France Midterm 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Jaber</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadia Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence CIE France Midterm 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France. CIE France, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France. Association Française de l'Eclairage, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13516,274 +13736,274 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de diagnostic et d’évaluation des performances pour le réemploi de luminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Nasseredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Darcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADEME Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Sécuriser les Pratiques Innovantes de Réemploi via une Offre Unifiée (SPIROU), ISBN : 979-10-297-2380-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04884432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solid-State Lighting: Review of Health Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Darcot</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Mate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Sécuriser les Pratiques Innovantes de Réemploi via une Offre Unifiée (SPIROU), ISBN : 979-10-297-2380-3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Energy Agency Technology Cooperation Programme 4E, 2024, ISBN 978-1-83654-223-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04718149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13793,190 +14013,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue avec Christophe Martinsons, chercheur, docteur en physique et énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Narboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACE Association des Concepteurs Lumière et Eclairagiste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"2055, Conception Lumière"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Light Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary H Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Gaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13995,616 +14215,616 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IES Recommended Practice for the Design of Power Systems Supplying Lighting Systems in Commercial and Industrial Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Institute of Electrical and Electronics Engineers, Inc, 2023, IEEE Std 3001.9-2023 / IES RP-48-23, ISBN 978-1-5044-9460-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Photobiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rénover l'éclairage public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME Editions, 2021, 979-10-297-1658-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lisières. Recherche-action sur les lisières urbaines et les paysages urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSTB (France) &amp; Hepia (Suisse)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.34-40, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobiological Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Advanced Lighting Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-31, 2015, ISBN: 978-3-319-00295-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00295-8_51-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le CSTB associe recherche sur les LED et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Instituts Carnot : La Recherche Pour Les Entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association des Instituts Carnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Test Conditions and Electrical Equipment (Section 4.3 of the Test Method for LED Lamps, LED Luminaires and LED Modules)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshi Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuqin Zong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CIE - International Commission on Illumination. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Standard CIE S025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighting in the French Building Energy Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEA - International Energy Agency. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidebook on Energy Efficiency Electric Lighting for Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aalto University School of Science and Technology, 2010, ISBN 978-952-60-3229-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14614,1001 +14834,1001 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase lock-in spectrometer assembly applied to a modulated source of multi-wavelength optical radiation, and associated methods and uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : EP 4363814 B1 &amp; US 2,516,978 B2. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">多波長光放射の変調光源に適用される多相ロックイン分光計アセンブリ、ならびに関連する方</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Japan, Patent n° : 7751668 (JP2024528340). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Spectromètre Synchrone à Phases Multiples Appliqué à Une Source Modulée de Rayonnement Optique à Plusieurs Longueurs d'Onde, Procédés et Utilisations Associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 3 124 594 B1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Wide-Angle Viewing Accessory For Infrared Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 3 908 873 B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISION ACCESSORY IN SUB-CEILING LAYER FOR AN INFRARED DETECTOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020144231 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFRARED DETECTOR FOR SUB-CEILING LAYER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020144232 (A1). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCESSOIRE DE VISION DE TRES GRAND ANGLE POUR DETECTEUR INFRAROUGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 3091593 (B1). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système Optique pour Imageur Thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Oeuvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 3 042 911 B1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical System for Thermal Imager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Oeuvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US2018/0324368 A1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirror-based device for the detection and/or emission of radiation, in particular infrared radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Porcheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 1 647 955 B1. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de détection de rayonnement à lentilles et miroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2 865 304 B1. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface mounted fixture, for detection and/or emission of infrared radiation, has grid opaque to radiations detected by detection unit, and pellet-shields removably mounted on grid to block openings, of grid, traversed by fields of vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Porcheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR2876824 (A1). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de détection d'un rayonnement lumineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2 825 465 B1. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation Detector with lenses and reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 1557 805 B1. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15618,91 +15838,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Intensity Limits for Light Emitting Diodes Used in Toys and Consequences for Children's Visual Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15714,51 +15934,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Viénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15768,65 +15988,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bickerstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15838,139 +16058,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ladenburg Light and Health Consortium. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de vérification de la conformité des installations d'éclairage extérieur à l'arrêté de limitation des nuisances lumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport CSTB n°SC-AEE-2024-129, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Essais du CSTB Concernant un Détecteur de Mouvement / Présence de Type Infrarouge Passif (PIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15983,6885 +16203,6885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Test Report x2024, Occupancy Sensing, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health and Safety: &amp;quot;consideration in the regulatory framework of the effects on children's health of LEDs contained in toys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CSTB Optical Lock-in Spectrometer Analog and Digital Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Brief 13.02.24, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04721790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CSTB Sensor Laboratory for Designing and Testing Occupancy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Report 20240924, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajustement de la formule de la puissance surfacique journalière moyenne (PSJM) des publicités lumineuses numériques et calage du seuil réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°2201329869, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of microwave technologies applied to the control of bed bugs in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DSC-2023-12-01, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique Panoramique VIS-IR développée par le CSTB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Technical Report on Patent EP3908873B1, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des risques sanitaires liés à la vision de l’écran circulaire à LED de l’attraction « Chasseurs de Tornades »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°FR21SOCIEI-08099, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté réglementaire portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses : note technique n°3 Renforcement des exigences de luminance pour un arrêté plus ambitieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°SC-AEE-2021-271, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses. Note technique n°1 : proposition d’un seuil de puissance des publicités numériques et d’un seuil de température de couleur des luminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°2201329869-1, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°DSC-21-70080027, CSTB - Centre scientifique et technique du bâtiment, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement lumineux urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche AVEE-2020-12-01, CSTB. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation in situ de l’exposition de la population aux champs électromagnétiques émis dans les logements par les compteurs communicants LINKY G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°SC-AEE-2020-243, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation métrologique du rayonnement électromagnétique et de la modulation temporelle de casques de réalité virtuelle et de smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°26083158, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des ambiances urbaines : approche conceptuelle et méthodologique pluridisciplinaire des dimensions multisensorielles des lieux pour qualifier l’ambiance des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de Recherche CSTB Actif SEC 5.1 Action 2, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration des critères de limitation des nuisances lumineuses provenant des enseignes et publicités lumineuses : contrôle de la conformité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC 18.000834.01.01-b, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution de l’atelier collaboratif : nos quartiers demain, favorables à la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantia Batistatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Braoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouygues Construction; Ideas Laboratory Grenoble. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’une plateforme de Recherche, Développement et Innovation sur les systèmes d’éclairage naturel actifs au Maroc. Partie 2: Finalisation du concept de la plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°26079434 (B), CSTB - Centre scientifique et technique du bâtiment. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION DE L’AFFAIBLISSEMENT ELECROMAGNETIQUE DES VITRAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° DSC/ECE/2018-121 17.000709.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration des critères de limitation des nuisances lumineuses provenant des enseignes et publicités lumineuses : projet d'arrêté réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC 18.000834.01.01-a, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Evaluation in-situ des performances des installations d’éclairage intelligent dans les bâtiments de bureaux. Procédures de commissionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Boul-A-Mat : caractérisation de la BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 19.12.R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’une plateforme de Recherche, Développement et Innovation sur les systèmes d’éclairage naturel actifs au Maroc. Partie 1: Etude de benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°26079434 (A), CSTB - Centre scientifique et technique du bâtiment. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Bilans annuels énergétique et de confort visuel des installations d'éclairage intelligent dans les bureaux, en comparaison avec des installations classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB 26063008 EN-DSC/ECE 19.15R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Perception under Energy-Efficient Light Sources: Detection of the Stroboscopic Effect Under Low Levels of SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NRC A1-014733.2 and CSTB SC-ECE-2019-111, CSTB - Centre scientifique et technique du bâtiment, France; NRC Construction, Canada. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Performances réelles et optimisation des installations d’éclairage intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 19.16.R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Performances réelles et optimisation des installations d'éclairage intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB 26063008 EN-DSC/ECE 19.16 R2019, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité des moyens de protection contre la lumière bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°17.000693.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la méthode de calcul de la réglementation thermique pour les apports en lumière du jour : Prise en compte de l’influence de la partie vitrée en-dessous du plan utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n° DSC/ECE 18.13 L, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration d’une nouvelle réglementation portant sur la limitation de la pollution lumineuse. Livrable 3 : Evaluation de la densité de flux lumineux installé (DSFLI) en fonction de l’éclairement moyen à maintenir en éclairage public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°2201147539-3, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Confort dans les espaces de vie : exemple de simulation des niveaux d’expositions par le logiciel Lumexpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 18.30.R, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures optiques en laboratoire sur des produits divers comportant des LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB 16.000683.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans une école maternelle : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.14.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans une habitation individuelle : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.12.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans un stade de football : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.14.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans des bureaux : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.13.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PRINCIPAUX RÉSULTATS SCIENTIFIQUES DU DÉMONSTRATEUR SMART ELECTRIC LYON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Agapoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Assegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel de stations RATP : mesurage des niveaux d’exposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n° EN-DSC/ECE 17.10.C 2017, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photobiological safety and exposure of pedestrians to blue light emitted by car headlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DSC/2017-129/CM/GC, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques visuels des nouvelles générations de diodes électroluminescentes (LED) basées sur la technologie nitrure de gallium (GaN sur GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Villalpando Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche ADEME 1404C0108, INSERM. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'exposition de la population aux champs électromagnétiques émis dans les logements par les compteurs communicants d'électricité LINKY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC/ECE/2016-140/FG/BG, CSTB - Centre scientifique et technique du bâtiment, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude RETINALED de la phototoxicité rétinienne de la lumière émise par les diodes électroluminescentes (LED) utilisées pour l'éclairage général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de Recherche ADEME 1194C0064, INSERM. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUATION DE L’EFFICACITE DES DISPOSITIFS DE PROTECTIONS UTILISES CONTRE LES CHAMPS ELECTROMAGNETIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n° DSC 2015-128/FG/GC, CSTB - Centre scientifique et technique du bâtiment, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET DEDRA : DEMONSTRATEURS D’ECLAIRAGE PUBLIC DURABLE EN RÉGION RHÔNE ALPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Horlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° RAPF 26033337, CSTB - Centre scientifique et technique du bâtiment, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of Solid State Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Tähkämo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Energy Agency. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential Health Issues of Solid State Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Energy Agency; 4E Implementing Agreement; Solid-State Lighting Annex. 2014, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée des Beaux Arts de Chambéry : détermination des apports de lumière du jour en termes de cumul annuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° DSC/ECE 14.27.C/MP/GB, CSTB - Centre scientifique et technique du bâtiment. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition d'un indice de vitrage adapté au niveau de performance souhaité pour la cible HQE n° 10.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC/ECE N°14-26-R/MP/GB, CSTB; Polytech Orléans. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL : Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB RAPF n°2619632, CSTB - Centre scientifique et technique du bâtiment, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PACTE-LED: Caractérisation photométrique de 19 lampes LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EN-ECL 12.34.C, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philarmonie de Paris : étude et dimensionnement de l'éclairage artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 12.22C, CSTB - Centre scientifique et technique du bâtiment. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summary of the Peer-review of Comparative Life Cycle Assessments of MR-16 Lamps (4W, 5.5W and 7W LED-based LV halogen replacement lamps) vs. Equivalent 20W &amp; 35W LV Halogen Lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DESE/ENV/12.044, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du vieillissement des différentes technologies de luminophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ER-712-090002-566-DEV, CSTB - Centre scientifique et technique du bâtiment. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION DE L'EXPOSITION AUX CHAMPS ELECTROMAGNETIQUES EMIS PAR LES LAMPES LED CONCUES DANS LE CADRE DU PROJET PACTE-LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAPF 26036652, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation initiale des prototypes de lampes PACTE-LED de type MR16 4 W et 7 W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAP1 26029850 CPM/11-418/FO/MLE, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des effets sanitaires des éclairages artificiels sur un échantillon de systèmes d'éclairage restreint. Partie 1 : exposition aux champs électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°DAE/2011-314/FG/CM, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des effets sanitaires des éclairages artificiels sur un échantillon de systèmes d'éclairage restreint. Partie 2 : risques photobiologiques et rythmes circadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n° EN-ECL 11.55.C (ER-712-110007-712-RIS), CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la durabilité des prototypes de lampes PACTE-LED de type MR16 de 7 W et 4 W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Rapport Technique n°RAP2 26029850 CPM/11-419/FO/MLE, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode réglementaire Th-BCE 2012 - Amélioration du module d'éclairement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 11.47.C, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUANTIFICATION DE L’EXPOSITION AUX CHAMPS ÉLECTROMAGNÉTIQUES BASSES FREQUENCES À L’INTERIEUR DES BÂTIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°DAE/2011-238/FG/CM (ER-712-100003-712-QIN), CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation d'une plate-forme d'essai pour détecteurs infrarouges passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB CL/CM 2010, CSTB - Centre scientifique et technique du bâtiment, France; IUT 1 Mesure Physique. Université Joseph Fourier (Grenoble 1) (UJF), Saint Martin d'Hères, FRA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sanitaires des systèmes d’éclairage utilisant des diodes électroluminescentes (LED)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barlier-Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Césarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2008-SA-0408, Anses. 2010, 282 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health effects of lighting systems using light-emitting diodes (LEDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barlier-Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Report n°2008-SA-0408, Anses. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques visuels liés à la lumière bleue émise par des LED bleues et blanches : règles de la conception des luminaires à LED non éblouissants pour l'éclairage général des bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CSTB Technical Brief 13.02.24, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique PR2009_B&amp;S_05_SP2_L1 (EN-ECL 10.07.R), CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivier Enouf</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: METHODOLOGIE D’ANALYSE DES DEFAILLANCES DES LUMINAIRES LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bazzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB Ref. DESE/ENV - 10.075, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: ETABLISSEMENT DES GRAPHES EVENEMENTIELS DES DEFAILLANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chorier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Report 20240924, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+              <w:t xml:space="preserve">Rapport CSTB Ref. DESE/ENV - 10.075b, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MESURE EN SALLE RÉVERBÉRANTE DE LA PUISSANCE ACOUSTIQUE RAYONNÉE PAR LES LAMPES DU PROJET PACTE-LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAPF 26019662 DAE/2010-239/RW/BEA, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairage naturel d'un hall industriel : comparaison de trois solutions de lanterneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport technique n°2201329869, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 09.01.C, CSTB - Centre scientifique et technique du bâtiment. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: IDENTIFICATION DES PRINCIPAUX USAGES DES LUMINAIRES A LED DANS LE BATIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontoynont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Horlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB RAP1 26019632 DAE 2009-255/MG/EB, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: RECUEIL ET ANALYSE DES EXIGENCES NORMATIVES DE CONFORMITÉ ÉLECTRIQUE, THERMIQUE ET MÉCANIQUE. RECUEIL DES PERFORMANCES MINIMALES EXIGÉES DANS LES NORMES D’ÉCLAIRAGISME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB No RAP2 26019632 Ref. DAE 3E 2010-250/CM/EB, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée du Quai Branly, espace d'exposition temporaire : éclairage naturel correspondant à l'exposition &amp;quot;Baba Bling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 09.37C, CSTB - Centre scientifique et technique du bâtiment. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation d'un banc de test pour détecteurs infrarouges passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB CL/CM 2009, CSTB - Centre scientifique et technique du bâtiment, France; IUT 1 Mesure Physique. Université Joseph Fourier (Grenoble 1) (UJF), Saint Martin d'Hères, FRA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: RÉCAPITULATIF DES MÉTHODES D'ÉVALUATION DE L'ERGONOMIE ET DU CONFORT VISUELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CSTB Technical Report DSC-2023-12-01, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB No RAP2 26019632 Ref. DAE 3E 2010-249/CM/EB, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise au point d’une plateforme technique de développement et de tests de capteurs et de systèmes communicants pour la gestion technique des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Technical Report on Patent EP3908873B1, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche CSTB n° PR2009_EPCG10_SP3 DAE/2010-057, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison Internationale Bâtiment et Energie : Eclairage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Laumonier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB C13 ANR PREBAT, CSTB - Centre scientifique et technique du bâtiment, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de fissures débouchantes par thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de DEA "Caractérisation Physique de la Matière et Instrumentation", Université de Reims Champagne Ardenne (URCA). 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...6241 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22871,175 +23091,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la lumière influence votre santé sans que vous le sachiez !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : l'éclairage favorable à la santé et à la qualité de l'environnement intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Demonstration of Remote Sensing Lock-in Spectroscopy Outdoors in Full Sunlight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23048,51 +23268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23102,100 +23322,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de revêtements durs par radiométrie infrarouge photothermique : estimation des propriétés thermiques par techniques inverses. Application à l’évaluation de l’adhérence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université de Reims Champagne Ardenne (URCA), 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998REIMS003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04702389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23205,175 +23425,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éclairage favorable à la santé : un webinaire sur l'état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Bien-être et santé dans les espaces habités, Paris, France. 2025, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighting and Health IEA 4E SSLC Webinar Series: Webinar 2. Glare and Photobiological Safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Lighting and Health IEA 4E SSLC Webinar Series, Online webinars (Asia/Pacific region and Europe/America region), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lighting and Health IEA 4E SSLC Webinar Series: Webinar 1. Temporal Light Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer A Veitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23382,423 +23602,423 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Lighting and Health IEA 4E SSLC Webinar Series, Online webinar (Asia/Pacific region and Europe/America region), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies d'éclairage LED : Impacts sur le confort et la santé - Perspectives sur l'état de l'art et la réglementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Qualité des Environnements Intérieurs, Champs sur Marne, France, France. 2023, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des personnes dans le bâtiment et le cadre urbain : les différentes technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Détection des personnes dans le bâtiment et le cadre urbain, Lyon, France. 2020, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation temporelle des LEDs : impacts et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Les webinaires du Cluster Lumière, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sanitaires des systèmes d’éclairage utilisant les LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. Cycle de formation Energie-Environnement, Université de Genève, Institut des Sciences de l'Environnement, Genève, Suisse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondamentaux de la détection infrarouge passive (PIR) dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Gestion Technique du Bâtiment et Automatismes, Saint Martin d'Hères - Grenoble, France. 2014, 159 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux Méthodes Inverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3ème cycle. DESS Energétique, Reims, France. 1997, 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23808,51 +24028,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23904,100 +24124,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetTLM 20NRM01 TU/e Dataset: Dependence of Temporal Frequency and Chromaticity on the Visibility of the Phantom Array Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rens Vogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24008,119 +24228,119 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12659308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset: Dependence of Temporal Frequency and Chromaticity on the Visibility of the Phantom Array Effect (MetTLM 20NRM01)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rens Vogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24131,270 +24351,270 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12659308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note on the French decree on light pollution published on 27th Dec. 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSTB Position Statement: The adverse Effects of Temporal Light Modulation of Lamps and Luminaires: Impacts on Health, Safety and Visual Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CITADEL Lighting Program Targets LED Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId508"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24462,51 +24682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E97BCF6C"/>
+    <w:nsid w:val="D9EB1A00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24693,51 +24913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-martinsons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2286-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05271356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Kong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535251379686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Fryc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Listowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Supronowicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04886191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674647v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241266178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04813541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3244652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darsy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1925129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2077754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coyne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dam-Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520959182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Hlayhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535211026322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Veitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519898718" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02778143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jaadane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dassieni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63442-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519891878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nerriere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croidieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elisa Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croidieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.06.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.03.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136344" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10682760410001697822" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Martinsons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Levick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon J Edwards" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025073506015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC30F5MS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Edwards" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)00666-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05108133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109187v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#228;llberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3akta" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04957516v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Nixon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mate" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881837" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05308953v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109535v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forst" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3u6hj" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797791v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35309.19682" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690708v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogels" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengelin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heynderickx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP060" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698363v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27155.55844" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690717v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x49.2022.P05" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698372v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16002.91845" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698376v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702319v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825520v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697163v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.PP04" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699148v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702327v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691432v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraudeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x044.2017" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697143v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5071.7449" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699128v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salvodelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762859v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699110v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846252v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mottier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699124v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697175v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1908.6085" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697096v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04848372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Zong" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Miller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Ohno" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699133v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702329v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697185v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Adrien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863013v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702252v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702338v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863000v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863007v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702344v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862987v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702249v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Porcheron" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702356v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702380v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702376v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690743v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04884432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nasseredine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rolle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Darcot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718149v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05400784v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690729v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691337v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_51-1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858674v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lereseaudescarnot.fr/livres/recherche-pour-entreprise-carnot-prepare-avenir" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04735512v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702166v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800790v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04986196v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690656v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862938v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862944v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862927v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690692v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oeuvrard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862901v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690673v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690677v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862952v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690685v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862915v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687191v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04724887v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718126v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703904v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732579v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698379v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700535v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733085v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732643v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733021v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732532v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698849v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698815v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750288v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice De Oliveira" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850602v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771410v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850596v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852530v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Korkmaz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751385v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700557v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852512v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751378v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691346v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751403v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862978v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Radic" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698857v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733061v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700551v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700443v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700499v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700486v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700509v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700491v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700433v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700477v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751936v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698821v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751964v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701413v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748316v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Horlaville" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001930v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098037v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amouriq" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748258v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449924v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001919v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748273v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05530566v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quenard" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750248v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701431v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701443v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750255v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863040v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martinez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701454v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098056v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurens" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04854483v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763092v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763095v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chorier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750236v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wetta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001936v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763089v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763084v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001923v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098052v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763088v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765623v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702152v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laumonier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754148v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05466945v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05469568v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691414v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702389v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998REIMS003" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05110096v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804842v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804822v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858649v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098063v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846674v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691408v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04881837v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861379v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747336v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Vogels" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12659308" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695156v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825527v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05321748v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695453v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-martinsons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2286-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05271356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Kong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535251379686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Fryc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Listowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Supronowicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04886191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674647v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241266178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04813541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3244652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darsy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1925129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2077754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coyne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dam-Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520959182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Hlayhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535211026322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Veitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519898718" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02778143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jaadane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dassieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63442-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519891878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nerriere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croidieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elisa Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croidieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.06.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.03.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136344" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10682760410001697822" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Martinsons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Levick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon J Edwards" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025073506015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC30F5MS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Edwards" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)00666-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05108133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109187v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#228;llberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3akta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04957516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Nixon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881837" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05308953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109535v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3u6hj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35309.19682" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heynderickx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27155.55844" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x49.2022.P05" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16002.91845" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.PP04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraudeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x044.2017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5071.7449" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salvodelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1908.6085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04848372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697119v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Zong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Miller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Ohno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699133v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702329v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Adrien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702344v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702356v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697199v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702360v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04884432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nasseredine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Darcot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05400784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690729v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_51-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858674v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lereseaudescarnot.fr/livres/recherche-pour-entreprise-carnot-prepare-avenir" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04735512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800790v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04986196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862938v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862927v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690692v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oeuvrard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690677v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862952v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862915v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04724887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703904v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732532v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698849v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice De Oliveira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852530v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Korkmaz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771410v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850596v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751385v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700557v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852512v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751378v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862978v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Radic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733061v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700551v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700509v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700491v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700477v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751936v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748316v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Horlaville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amouriq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748258v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449924v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001919v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05530566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quenard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750248v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701443v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750255v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863040v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martinez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701454v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurens" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04854483v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763092v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763095v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chorier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750236v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wetta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763084v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763089v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001923v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098052v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763088v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765623v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laumonier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754148v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05466945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05469568v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691414v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998REIMS003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05110096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804842v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858649v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098063v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846674v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04881837v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861379v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747336v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Vogels" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12659308" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825527v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05321748v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>