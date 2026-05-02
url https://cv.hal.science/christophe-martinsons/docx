--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -339,3927 +339,3927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05438571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring the temporal contrast sensitivity function of the phantom array effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.14771535251379686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535251379686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Multidisciplinary Perspective on the Effects of Global Climate Change on Light Exposure and Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Orssaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.113676. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2025.113676⟩</w:t>
+                <w:t xml:space="preserve">hal-05252746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selecting Energy-Efficient LED Retrofits with Optimal Color Qualities for New and Refurbished Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Fryc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Listowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Supronowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Sustainable Building Energy and Environment, 18 (1), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18010112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Untangling light in noisy luminous environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.14771535251379686. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535251379686⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 57 (4-5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535241266178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Selecting Energy-Efficient LED Retrofits with Optimal Color Qualities for New and Refurbished Buildings</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674647v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Color Quality Versus Energy Efficiency: A Dual Perspective on LED Retrofits in Healthcare Examination Rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Fryc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Listowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue on High-Quality Lights and Lighting Systems: Parametrization, Design and Optimization, Volume 15 (Issue 2), pp.756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app15020756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconsidering the spectral distribution of light: Do people perceive watts or photons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Blattner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Herf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Review of Contemporary Issues with Temporal Light Modulation of Lighting Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vollers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nachtrieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3425821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659609v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception of Ghosting in LED Lighting: Modeling the visibility of Ghosting (or Phantom Array Effect)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILI Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.15-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Paradox of LED Road Lighting: Reducing Light Pollution Is Not Always Linked to Energy Savings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Fryc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Listowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Czyżewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Sustainable Building Energy and Environment, 18 (1), pp.112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en18010112⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (22), pp.5727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17225727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maciej Listowski</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Parameters Measured to Characterize Classrooms’ Indoor Environmental Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tien Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjuan Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app15020756⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">N Picard</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fiber-Optic Array Spectrometer With Parallel Multichannel Optical Lock-in Detection and its Application to in Situ Lighting Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (13), pp.4489-4495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2023.3244652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éclairagisme : un enjeu majeur du projet d’éclairage selon le CSTB et le Syndicat de l’éclairage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Darsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The usefulness of near-field goniophotometry data to assess illuminances and discomfort glare in indoor lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Reux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEUKOS, The Journal of the Illuminating Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (2), p. 246-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2021.1925129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optical Lock-in Spectrometry Reveals Useful Spectral Features of Temporal Light Modulation in Several Light Source Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LEUKOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (2), pp.146-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15502724.2022.2077754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondence: On the state of knowledge concerning the effects of temporal light modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Coyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Dam-Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 57 (4-5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535241266178⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 53 (1), pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153520959182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method to measure the spectral responsivity of a photometer using optical excitations with arbitrary spectral distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raed Hlayhel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535241246060⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.311 - 328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535211026322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of the stroboscopic effect by young adults varying in sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2024.3425821⟩</w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (6), pp.790-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153519898718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposure to Artificial Light at Night and the Consequences for Flora, Fauna, and Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILI Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.602796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.602796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retinal phototoxicity and the evaluation of the blue light hazard of a new solid-state lighting technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Villalpando Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Dassieni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17225727⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63442-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ducruet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02778143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How good is the evidence that light at night can affect human health?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings13020433⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (2), pp.231-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04579-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">A Fiber-Optic Array Spectrometer With Parallel Multichannel Optical Lock-in Detection and its Application to in Situ Lighting Measurements</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondence: An appraisal of the effects on human health and the environment of using light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2023.3244652⟩</w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (8), pp.1275-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153519891878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of Personal Occupational Exposure to Radiofrequency Electromagnetic Fields in Libraries and Media Libraries, Using Calibrated On-Body Exposimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Nerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Croidieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (12), pp.2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16122087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of white light-emitting diode (LED) exposure on retinal pigment epithelium in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Elisa Villalpando Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (12), pp.3453-3466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcmm.13255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02458899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition aux champs électromagnétiques au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croidieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (4), pp.365-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2017.06.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retinal damage induced by commercial light emitting diodes (LEDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Savoldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2015.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protocole de mesure de l’exposition professionnelle aux champs électromagnétiques en conditions réelles de travail : étude Expo@Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massardier-Pilonchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croidieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (4), pp.405-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photobiology - Presentation of a Blue Light Hazard In Vivo Experiment on The Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Charory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Light and Engineering (Svetotechnika)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (4), pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designer Q&amp;A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lighting (Sydney, N.S.W.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Layer Energy Analysis and Proposal of a MAC Protocol for Wireless Sensor Networks Dedicated to Building Monitoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dessales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (5), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wsn.2013.55012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blue Light: Questions à Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Points de vue revue d'information d'optique oculaire d'Essilor international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diodes électroluminescentes et le risque rétinien dû à la lumière bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.44-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20136344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life cycle assessment of light-emitting diode downlight luminaire: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Tahkamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bazzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (5), pp.1009-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-012-0542-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light Emitting Diodes (LEDs) and the blue light risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Review of Ophthalmic Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l’éclairage : indispensable pour l’objectif global de 50 kWhep/m2/an</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°39</w:t>
+              <w:t xml:space="preserve">, 2012, n°3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...848 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light-emitting diodes (LED) for domestic lighting: Any risks for the eye?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...1665 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,165 +4355,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La lumière naturelle et la gestion intelligente de l'éclairage seront valorisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'Equipement Electrique et Electronique (J3E)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Technologies &amp; perspectives, numéro 791</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La LED peut devenir le composant d'éclairage de l'avenir pour le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Technique du Bâtiment et des Constructions Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695442v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04863068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inauguration de la plate-forme PHELINE à Grenoble</w:t>
               </w:r>
@@ -4588,217 +4588,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La normalisation européenne relative aux dispositifs d’éclairage général à LED et à leur intégration dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451008v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04695447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 10</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695447v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les LED en Quête de Standard</w:t>
               </w:r>
@@ -4853,77 +4853,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes ﬂuorescentes compactes à économie d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6150,77 +6150,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Phantom Array Effect Explained Using Simple Formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Källberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6594,50 +6594,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109535v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Health and Smart Sustainable Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Loughran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Nixon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohan Mate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Lighting Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency 4E Implementing Agreement SSLC platform, May 2024, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invited Plenary Sesssion on Solid-State Lighting: Health Effects and Knowledge Gaps (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6689,182 +6814,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sustainable Smart Lighting World Conference LS24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eindhoven University of Technology, Nov 2024, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797791v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04858662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désintriquer les lumières urbaines : comprendre et mesurer la pollution lumineuse</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique 2023 du Cluster Lumière Auvergen-Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7327,206 +7327,206 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Nachtrieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Gaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Wolfman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vollers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 Joint Conference - 11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary issues with temporal light modulation of lighting systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Science and Technology of Light Sources (LS 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE), Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698372v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-03861698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eclairage et Santé Humaine</w:t>
               </w:r>
@@ -8259,51 +8259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the energy efficiency of &amp;quot;smart&amp;quot; connected lights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8393,51 +8393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BLUE LIGHT HAZARD OF LEDS – COMPARISON OF THE PHOTOBIOLOGICAL RISK GROUPS OF FIFTEEN LAMPS ASSESSED USING THE UNIFORM SPECTRUM ASSUMPTION AND A NEW HYPERSPECTRAL IMAGING METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8579,64 +8579,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELL DEATH IN RETINAL DAMAGE INDUCED BY COMMERCIAL LIGHT EMITTING DIODES (LED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,51 +8786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sanitaires de l’éclairage à LED : état des connaissances et incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8894,64 +8894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques pour la vision de l’utilisation domestique de diodes électroluminescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chahory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9114,51 +9114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging radiometry – A fast and robust shutter speed search algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9438,51 +9438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Arexis-Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international conference EEDAL'13 energy efficiency in domestic appliances and lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Commission Joint Research Centre, Sep 2013, Coimbra, Portugal. </w:t>
@@ -9520,51 +9520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETINALED : UNE ÉTUDE IN VIVO DU RISQUE DÛ À LA LUMIÈRE BLEUE VERS UNE MEILLEURE COMPRÉHENSION DES PATHOLOGIES RÉTINIENNES ET UNE MEILLEURE ESTIMATION DU RISQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9572,51 +9572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Jaadane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Effets biologiques et sanitaires des rayonnements non ionisants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Radioprotection (SFRP), Oct 2014, Limoges, France</w:t>
@@ -9770,51 +9770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumière bleue en photobiologie : comprendre et mesurer le risque dû à la lumière bleue associé aux nouvelles sources à l'état solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9895,51 +9895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque photobiologique à la lumière bleue : comparaison de deux approches de mesure sur 15 lampes à LED et fluocompactes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boulenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10171,237 +10171,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">13th Int. Symposium on the Science and Technology of Lighting Systems, Troy, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Troy, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology study of life cycle assessment of light sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Tähkämo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on the Science and Technology of Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers - IEEE, Jun 2012, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections of LED chip brightness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retinal Light Toxicity: the Impact of New Lighting Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Singer-Polignac, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699133v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03954569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Life Cycle of Solid-state Lighting Product: The Experience of CSTB</w:t>
               </w:r>
@@ -10912,50 +10912,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The French “CITADEL” Program: LED Lighting Performance and Reliability in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Lighting Conferences and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai World Expo 2010, Sep 2010, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical layer study in a goal of robustness and energy efficiency for wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dessales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10997,145 +11066,76 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Design and Architectures for Signal and Image Processing (DASIP), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Edinburgh, United Kingdom. pp.214 - 221, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASIP.2010.5706267⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00867214v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04702338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Layer Specification for Wireless Sensor Networks dedicated to Evaluation of Buildings Energetic Performances</w:t>
               </w:r>
@@ -11660,90 +11660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques Rétiniens Potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Barlier-Salsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cesarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX Biennal Meeting of the International Society for Eye Research (ISER)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Eye Research (ISER), Jun 2010, Montreal, Canada</w:t>
@@ -11766,165 +11766,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The CITADEL Program: towards a successful integration of LED lighting in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum LED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cluster Lumière, Dec 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éclairage dans la réglementation thermique : La RT 2005 et la future RT 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Zoomlight BATIMAT 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04702344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Daylight in the Existing and Future French Building Regulations</w:t>
               </w:r>
@@ -12048,77 +12048,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12169,77 +12169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of compact fluorescent lights RF emissions in the perspective of human exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12290,77 +12290,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d'élaboration d'un protocole de caractérisation des émissions électromagnétiques des lampes fluorescentes compactes à économie d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12411,77 +12411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12502,107 +12502,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFRP/RNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351973v1</w:t>
+                <w:t xml:space="preserve">hal-05445243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des émissions produites par les lampes fluo-compactes à basse consommation d'énergie dans la perspective de l'exposition des personnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12623,51 +12623,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFRP/RNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Grenoble, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445243v1</w:t>
+                <w:t xml:space="preserve">hal-00351973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d’intrusion : la technologie dominante et les enjeux de la vision</w:t>
               </w:r>
@@ -13337,292 +13337,292 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comptes-rendus de la conférence CIE France Midterm 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Gevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadia Mrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence CIE France Midterm 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France. CIE France, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Canale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaye Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle CIE FRANCE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. Association Française de l'Eclairage, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...123 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptes-rendus de la conférence annuelle CIE France 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -13632,51 +13632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Atié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Gevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Obein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14320,51 +14320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les lisières urbaines : une identité marquée par des ambiances spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15540,164 +15540,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Surface mounted fixture, for detection and/or emission of infrared radiation, has grid opaque to radiations detected by detection unit, and pellet-shields removably mounted on grid to block openings, of grid, traversed by fields of vision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR2876824 (A1). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dispositif de détection de rayonnement à lentilles et miroirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2 865 304 B1. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690677v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04862952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de détection d'un rayonnement lumineux</w:t>
               </w:r>
@@ -15865,64 +15865,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Intensity Limits for Light Emitting Diodes Used in Toys and Consequences for Children's Visual Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Torriglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16015,51 +16015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclarations de consensus &amp;quot;Light For Public Health Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Bickerstaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16154,6418 +16154,6418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The CSTB Optical Lock-in Spectrometer Analog and Digital Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Brief 13.02.24, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d'Essais du CSTB Concernant un Détecteur de Mouvement / Présence de Type Infrarouge Passif (PIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Test Report x2024, Occupancy Sensing, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion of the French Agency for Food, Environmental and Occupational Health and Safety: &amp;quot;consideration in the regulatory framework of the effects on children's health of LEDs contained in toys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à « la prise en compte, dans le cadre normatif, des effets des LED contenues dans les jouets sur la santé des enfants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Viénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04721790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CSTB Sensor Laboratory for Designing and Testing Occupancy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Report 20240924, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajustement de la formule de la puissance surfacique journalière moyenne (PSJM) des publicités lumineuses numériques et calage du seuil réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°2201329869, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of microwave technologies applied to the control of bed bugs in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DSC-2023-12-01, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optique Panoramique VIS-IR développée par le CSTB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Technical Report on Patent EP3908873B1, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des risques sanitaires liés à la vision de l’écran circulaire à LED de l’attraction « Chasseurs de Tornades »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°FR21SOCIEI-08099, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses. Note technique n°1 : proposition d’un seuil de puissance des publicités numériques et d’un seuil de température de couleur des luminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°2201329869-1, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté réglementaire portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses : note technique n°3 Renforcement des exigences de luminance pour un arrêté plus ambitieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°SC-AEE-2021-271, CSTB - Centre scientifique et technique du bâtiment, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise sur le projet d’arrêté portant sur les prescriptions techniques applicables aux publicités et enseignes lumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°DSC-21-70080027, CSTB - Centre scientifique et technique du bâtiment, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation in situ de l’exposition de la population aux champs électromagnétiques émis dans les logements par les compteurs communicants LINKY G3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°SC-AEE-2020-243, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’environnement lumineux urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche AVEE-2020-12-01, CSTB. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation métrologique du rayonnement électromagnétique et de la modulation temporelle de casques de réalité virtuelle et de smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°26083158, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité des ambiances urbaines : approche conceptuelle et méthodologique pluridisciplinaire des dimensions multisensorielles des lieux pour qualifier l’ambiance des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de Recherche CSTB Actif SEC 5.1 Action 2, CSTB - Centre scientifique et technique du bâtiment, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration des critères de limitation des nuisances lumineuses provenant des enseignes et publicités lumineuses : contrôle de la conformité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC 18.000834.01.01-b, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution de l’atelier collaboratif : nos quartiers demain, favorables à la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adamantia Batistatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Braoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouygues Construction; Ideas Laboratory Grenoble. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Evaluation in-situ des performances des installations d’éclairage intelligent dans les bâtiments de bureaux. Procédures de commissionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Boul-A-Mat : caractérisation de la BRDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 19.12.R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION DE L’AFFAIBLISSEMENT ELECROMAGNETIQUE DES VITRAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° DSC/ECE/2018-121 17.000709.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration des critères de limitation des nuisances lumineuses provenant des enseignes et publicités lumineuses : projet d'arrêté réglementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC 18.000834.01.01-a, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects on human health and the environment (fauna and flora) of systems using light-emitting diodes (LEDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014-SA-0253, Anses. 2019, 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’une plateforme de Recherche, Développement et Innovation sur les systèmes d’éclairage naturel actifs au Maroc. Partie 2: Finalisation du concept de la plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Korkmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°26079434 (B), CSTB - Centre scientifique et technique du bâtiment. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Bilans annuels énergétique et de confort visuel des installations d'éclairage intelligent dans les bureaux, en comparaison avec des installations classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB 26063008 EN-DSC/ECE 19.15R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d’une plateforme de Recherche, Développement et Innovation sur les systèmes d’éclairage naturel actifs au Maroc. Partie 1: Etude de benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n°26079434 (A), CSTB - Centre scientifique et technique du bâtiment. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Perception under Energy-Efficient Light Sources: Detection of the Stroboscopic Effect Under Low Levels of SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A Veitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NRC A1-014733.2 and CSTB SC-ECE-2019-111, CSTB - Centre scientifique et technique du bâtiment, France; NRC Construction, Canada. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Performances réelles et optimisation des installations d’éclairage intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 19.16.R, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet E-CLINT : Performances réelles et optimisation des installations d'éclairage intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB 26063008 EN-DSC/ECE 19.16 R2019, CSTB - Centre scientifique et technique du bâtiment, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sur la santé humaine et sur l'environnement (faune et flore) des diodes électroluminescentes (LED) - Mise à jour de l’expertise portant sur les effets sanitaires de l’éclairage utilisant des LED (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2014-SA-0253, Anses. 2019, 424 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la méthode de calcul de la réglementation thermique pour les apports en lumière du jour : Prise en compte de l’influence de la partie vitrée en-dessous du plan utile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique n° DSC/ECE 18.13 L, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacité des moyens de protection contre la lumière bleue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°17.000693.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expertise technique pour l’élaboration d’une nouvelle réglementation portant sur la limitation de la pollution lumineuse. Livrable 3 : Evaluation de la densité de flux lumineux installé (DSFLI) en fonction de l’éclairement moyen à maintenir en éclairage public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°2201147539-3, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet Confort dans les espaces de vie : exemple de simulation des niveaux d’expositions par le logiciel Lumexpo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°EN-DSC/ECE 18.30.R, CSTB - Centre scientifique et technique du bâtiment, France. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures optiques en laboratoire sur des produits divers comportant des LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB 16.000683.01.01, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans une école maternelle : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.14.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans des bureaux : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.13.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans une habitation individuelle : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.12.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel dans un stade de football : mesurage des niveaux d’expositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB EN-DSC/ECE 17.14.C, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES PRINCIPAUX RÉSULTATS SCIENTIFIQUES DU DÉMONSTRATEUR SMART ELECTRIC LYON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Agapoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Assegond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADEME. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’éclairage artificiel de stations RATP : mesurage des niveaux d’exposition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n° EN-DSC/ECE 17.10.C 2017, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photobiological safety and exposure of pedestrians to blue light emitted by car headlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DSC/2017-129/CM/GC, CSTB - Centre scientifique et technique du bâtiment, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques visuels des nouvelles générations de diodes électroluminescentes (LED) basées sur la technologie nitrure de gallium (GaN sur GaN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gloria Villalpando Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de recherche ADEME 1404C0108, INSERM. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l'exposition de la population aux champs électromagnétiques émis dans les logements par les compteurs communicants d'électricité LINKY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC/ECE/2016-140/FG/BG, CSTB - Centre scientifique et technique du bâtiment, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude RETINALED de la phototoxicité rétinienne de la lumière émise par les diodes électroluminescentes (LED) utilisées pour l'éclairage général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Torriglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Jaadane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chahory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport de Recherche ADEME 1194C0064, INSERM. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUATION DE L’EFFICACITE DES DISPOSITIFS DE PROTECTIONS UTILISES CONTRE LES CHAMPS ELECTROMAGNETIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n° DSC 2015-128/FG/GC, CSTB - Centre scientifique et technique du bâtiment, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT FINAL DU PROJET DEDRA : DEMONSTRATEURS D’ECLAIRAGE PUBLIC DURABLE EN RÉGION RHÔNE ALPES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Horlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° RAPF 26033337, CSTB - Centre scientifique et technique du bâtiment, France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of Solid State Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leena Tähkämo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Energy Agency. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential Health Issues of Solid State Lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zissis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Energy Agency; 4E Implementing Agreement; Solid-State Lighting Annex. 2014, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée des Beaux Arts de Chambéry : détermination des apports de lumière du jour en termes de cumul annuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n° DSC/ECE 14.27.C/MP/GB, CSTB - Centre scientifique et technique du bâtiment. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition d'un indice de vitrage adapté au niveau de performance souhaité pour la cible HQE n° 10.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Amouriq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique DSC/ECE N°14-26-R/MP/GB, CSTB; Polytech Orléans. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL : Rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB RAPF n°2619632, CSTB - Centre scientifique et technique du bâtiment, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philarmonie de Paris : étude et dimensionnement de l'éclairage artificiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 12.22C, CSTB - Centre scientifique et technique du bâtiment. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PACTE-LED: Caractérisation photométrique de 19 lampes LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EN-ECL 12.34.C, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Summary of the Peer-review of Comparative Life Cycle Assessments of MR-16 Lamps (4W, 5.5W and 7W LED-based LV halogen replacement lamps) vs. Equivalent 20W &amp; 35W LV Halogen Lamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Grannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Technical Report DESE/ENV/12.044, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du vieillissement des différentes technologies de luminophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ER-712-090002-566-DEV, CSTB - Centre scientifique et technique du bâtiment. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARACTERISATION DE L'EXPOSITION AUX CHAMPS ELECTROMAGNETIQUES EMIS PAR LES LAMPES LED CONCUES DANS LE CADRE DU PROJET PACTE-LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAPF 26036652, CSTB - Centre scientifique et technique du bâtiment, France. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation initiale des prototypes de lampes PACTE-LED de type MR16 4 W et 7 W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAP1 26029850 CPM/11-418/FO/MLE, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des effets sanitaires des éclairages artificiels sur un échantillon de systèmes d'éclairage restreint. Partie 1 : exposition aux champs électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB n°DAE/2011-314/FG/CM, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la durabilité des prototypes de lampes PACTE-LED de type MR16 de 7 W et 4 W</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CSTB Rapport Technique n°RAP2 26029850 CPM/11-419/FO/MLE, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude comparative des effets sanitaires des éclairages artificiels sur un échantillon de systèmes d'éclairage restreint. Partie 2 : risques photobiologiques et rythmes circadiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n° EN-ECL 11.55.C (ER-712-110007-712-RIS), CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUANTIFICATION DE L’EXPOSITION AUX CHAMPS ÉLECTROMAGNÉTIQUES BASSES FREQUENCES À L’INTERIEUR DES BÂTIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB n°DAE/2011-238/FG/CM (ER-712-100003-712-QIN), CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthode réglementaire Th-BCE 2012 - Amélioration du module d'éclairement naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 11.47.C, CSTB - Centre scientifique et technique du bâtiment, France. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatisation d'une plate-forme d'essai pour détecteurs infrarouges passifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB CL/CM 2010, CSTB - Centre scientifique et technique du bâtiment, France; IUT 1 Mesure Physique. Université Joseph Fourier (Grenoble 1) (UJF), Saint Martin d'Hères, FRA. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets sanitaires des systèmes d’éclairage utilisant des diodes électroluminescentes (LED)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Barlier-Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Césarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2008-SA-0408, Anses. 2010, 282 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Health effects of lighting systems using light-emitting diodes (LEDs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barlier-Salsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Enouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Report n°2008-SA-0408, Anses. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: METHODOLOGIE D’ANALYSE DES DEFAILLANCES DES LUMINAIRES LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bazzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB Ref. DESE/ENV - 10.075, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques visuels liés à la lumière bleue émise par des LED bleues et blanches : règles de la conception des luminaires à LED non éblouissants pour l'éclairage général des bureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">CSTB Technical Brief 13.02.24, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport technique PR2009_B&amp;S_05_SP2_L1 (EN-ECL 10.07.R), CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Olivier Enouf</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: ETABLISSEMENT DES GRAPHES EVENEMENTIELS DES DEFAILLANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chorier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Saisine n°2022-SA-0193, Anses. 2024, 33 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB Ref. DESE/ENV - 10.075b, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...39 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MESURE EN SALLE RÉVERBÉRANTE DE LA PUISSANCE ACOUSTIQUE RAYONNÉE PAR LES LAMPES DU PROJET PACTE-LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Wetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Report 20240924, CSTB - Centre scientifique et technique du bâtiment, France. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport Technique CSTB n°RAPF 26019662 DAE/2010-239/RW/BEA, CSTB - Centre scientifique et technique du bâtiment, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairage naturel d'un hall industriel : comparaison de trois solutions de lanterneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Rapport technique n°2201329869, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+              <w:t xml:space="preserve">Rapport technique CSTB n° EN-ECL 09.01.C, CSTB - Centre scientifique et technique du bâtiment. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Review of microwave technologies applied to the control of bed bugs in buildings</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: RECUEIL ET ANALYSE DES EXIGENCES NORMATIVES DE CONFORMITÉ ÉLECTRIQUE, THERMIQUE ET MÉCANIQUE. RECUEIL DES PERFORMANCES MINIMALES EXIGÉES DANS LES NORMES D’ÉCLAIRAGISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CSTB Technical Report DSC-2023-12-01, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+              <w:t xml:space="preserve">Rapport CSTB No RAP2 26019632 Ref. DAE 3E 2010-250/CM/EB, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet CITADEL: IDENTIFICATION DES PRINCIPAUX USAGES DES LUMINAIRES A LED DANS LE BATIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fontoynont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Horlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Technical Report on Patent EP3908873B1, CSTB - Centre scientifique et technique du bâtiment, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport CSTB RAP1 26019632 DAE 2009-255/MG/EB, CSTB - Centre scientifique et technique du bâtiment, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...814 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...4767 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fontoynont</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04763084v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04763089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musée du Quai Branly, espace d'exposition temporaire : éclairage naturel correspondant à l'exposition &amp;quot;Baba Bling</w:t>
               </w:r>
@@ -23099,151 +23099,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vidéo : l'éclairage favorable à la santé et à la qualité de l'environnement intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la lumière influence votre santé sans que vous le sachiez !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466945v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05469568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Demonstration of Remote Sensing Lock-in Spectroscopy Outdoors in Full Sunlight</w:t>
               </w:r>
@@ -24055,566 +24055,673 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribune - Collectif : Le recours au travail de nuit sur une planète qui se réchauffe : quelles implications urbaines, sanitaires et sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Orssaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.lemonde.fr/idees/article/2024/08/06/canicule-les-benefices-du-travail-de-nuit-masquent-des-effets-negatifs-sur-la-sante_6269306_3232.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetTLM 20NRM01 TU/e Dataset: Dependence of Temporal Frequency and Chromaticity on the Visibility of the Phantom Array Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Marchand</w:t>
+                <w:t xml:space="preserve">Xiangzhen Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rens Vogels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Bailly</w:t>
+                <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Orssaud</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12659308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dataset: Dependence of Temporal Frequency and Chromaticity on the Visibility of the Phantom Array Effect (MetTLM 20NRM01)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiangzhen Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rens Vogels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nilsson Tengelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Heynderickx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12659308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical note on the French decree on light pollution published on 27th Dec. 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Technical note on the French decree on light pollution published on 27th Dec. 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSTB Position Statement: The adverse Effects of Temporal Light Modulation of Lamps and Luminaires: Impacts on Health, Safety and Visual Comfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">CSTB Position Statement: The adverse Effects of Temporal Light Modulation of Lamps and Luminaires: Impacts on Health, Safety and Visual Comfort</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CITADEL Lighting Program Targets LED Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interview de Christophe Martinsons : &amp;quot;lumière, santé et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Simonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martinsons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04695453v1</w:t>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId511"/>
+      <w:footerReference w:type="default" r:id="rId513"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24682,51 +24789,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9EB1A00"/>
+    <w:nsid w:val="331736B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24913,51 +25020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-martinsons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2286-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05271356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Kong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535251379686" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Fryc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Listowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Supronowicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04886191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674647v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241266178" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04813541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3244652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darsy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1925129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2077754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coyne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dam-Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520959182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Hlayhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535211026322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Veitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519898718" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02778143v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jaadane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dassieni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63442-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519891878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nerriere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croidieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elisa Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croidieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.06.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.03.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136344" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863068v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10682760410001697822" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Martinsons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Levick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon J Edwards" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025073506015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC30F5MS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Edwards" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)00666-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05108133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109187v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#228;llberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3akta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04957516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Nixon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881837" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05308953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109535v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3u6hj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797791v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35309.19682" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heynderickx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27155.55844" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x49.2022.P05" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16002.91845" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.PP04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraudeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x044.2017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5071.7449" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salvodelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1908.6085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04848372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697119v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Zong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Miller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Ohno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699133v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702329v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Adrien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702338v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862987v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702344v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702356v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697199v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702360v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04884432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nasseredine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Darcot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05400784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690729v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_51-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858674v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lereseaudescarnot.fr/livres/recherche-pour-entreprise-carnot-prepare-avenir" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04735512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800790v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04986196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862938v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862927v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690692v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oeuvrard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690677v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862952v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862915v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04724887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703888v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718126v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747333v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703904v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733021v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732532v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698387v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698849v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice De Oliveira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852530v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Korkmaz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771410v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850596v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751385v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700557v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852512v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751378v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862978v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Radic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733061v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700551v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700509v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700491v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700477v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751936v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748316v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Horlaville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amouriq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748258v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449924v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001919v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05530566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quenard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750248v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701443v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750255v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863040v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martinez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701454v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurens" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04854483v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763092v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763095v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chorier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750236v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wetta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763084v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763089v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001923v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098052v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763088v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765623v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laumonier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754148v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05466945v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05469568v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691414v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998REIMS003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05110096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804842v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858649v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098063v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846674v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04881837v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861379v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747336v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Vogels" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12659308" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825527v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05321748v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-martinsons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2286-5991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05271356v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nilsson Tengelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Heynderickx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535251379686" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05252746v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orssaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2025.113676" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Fryc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Listowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Supronowicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18010112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674647v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martinsons" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Picard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241266178" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04886191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020756" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Behar-Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bergen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blattner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Herf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241246060" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659609v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Gaines" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vollers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nachtrieb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Wolfman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2024.3425821" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04813541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Fan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Czy&#380;ewski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17225727" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3244652" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703438v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Darsy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Simonot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Reux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1925129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2077754" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Veitch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coyne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Dam-Hansen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153520959182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Hlayhel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535211026322" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A Veitch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519898718" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03079144v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Falcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Torriglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vi&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.602796" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02778143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Jaadane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulenguez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dassieni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63442-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04579-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691341v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153519891878" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509497v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Nerriere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croidieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16122087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02458899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Elisa Villalpando Rodriguez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.13255" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massardier-Pilonchery" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croidieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaudaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndagijimana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2017.06.024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Savoldelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2015.03.034" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Charory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452427v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dessales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Poussard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2013.55012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05452917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20136344" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena Tahkamo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bazzana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grannec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-012-0542-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3Z9GR976-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685942v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zissis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barlier-Salsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.preteyeres.2011.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9HKJ0ST-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863068v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dansou-Eloy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Azoulay" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destrez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448684v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10682760410001697822" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D Martinsons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P Levick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon J Edwards" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1025073506015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JC30F5MS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674793v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Levick" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Edwards" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674782v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Heuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/htec135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(97)00666-4" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695464v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Baudoin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balageas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Forget" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Krapez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695468v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Picol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Imbach" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05555794v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05108133v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109187v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan K&#228;llberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3akta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04957516v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loughran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Nixon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Mate" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LS2463127.2024.10881837" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05308953v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05109535v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Forst" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;meau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x051.2025/g3u6hj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858662v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35309.19682" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690708v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Kong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vogels" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Heynderickx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698363v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27155.55844" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697151v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690717v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x49.2022.P05" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861698v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699137v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698375v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16002.91845" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698376v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702319v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699142v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697163v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x46.2019.PP04" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699148v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702327v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164596v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691432v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lafitte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perraudeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x044.2017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.5071.7449" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699096v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Salvodelli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762859v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Garcia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699110v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846252v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Berthemy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mottier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699124v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697175v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1908.6085" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697133v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Kitsinelis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Arexis-Boisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2790/2313" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697096v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954575v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulenguez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04848372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697119v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675457v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqin Zong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Miller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Ohno" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olive" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leena T&#228;hk&#228;mo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697192v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699133v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702329v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Ribot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasse Adrien" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04846190v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2011.6140005" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863013v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702338v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASIP.2010.5706267" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863000v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954362v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Attia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Behar-Cohen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. C&#233;sarini" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Enouf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702296v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863007v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702348v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702313v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Barlier-Salsi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cesarini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862987v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702275v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447349v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444970v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353521v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05445243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Porcheron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702356v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697199v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702380v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702360v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702376v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Haese" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Luu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04963460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Canale" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaye Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04954716v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ati&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jost" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Obein" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04884432v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Nasseredine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rolle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Darcot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librairie.ademe.fr/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718149v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05400784v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Migeon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723290v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary H Fox" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690729v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751308v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Defrance" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jolibois" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/halshs-03222756" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691337v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00295-8_51-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858674v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lereseaudescarnot.fr/livres/recherche-pour-entreprise-carnot-prepare-avenir" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04735512v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702166v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800790v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04986196v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690656v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862938v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862927v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690692v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Oeuvrard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862901v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690673v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862952v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690677v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690685v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862915v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687191v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05365654v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bickerstaff" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04724887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747333v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703888v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718126v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721790v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703904v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732579v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698379v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700535v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733085v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733021v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732643v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04732532v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698849v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698387v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750288v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice De Oliveira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850602v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04909994v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Favreau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamantia Batistatou" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Braoudakis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751385v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771410v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850596v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750392v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852530v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Korkmaz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04852512v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691346v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751403v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698400v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04862978v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Radic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698857v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733061v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700551v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700509v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762862v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philibert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Agapoff" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Assegond" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700477v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700433v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751936v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lebon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698821v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701413v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748316v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Horlaville" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052799v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001930v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Amouriq" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748258v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001919v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449924v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05530566v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Quenard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748273v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750248v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701431v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750255v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701443v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701454v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04863040v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martinez" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098056v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurens" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698798v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;sarini" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750354v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barlier-Salsi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763092v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04854483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763095v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chorier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750236v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Wetta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001936v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763089v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fontoynont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05001923v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098052v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763088v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765623v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702152v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Laumonier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754148v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05469568v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05466945v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691414v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04702389v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998REIMS003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05110096v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804842v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804822v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04858649v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05098063v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846674v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691408v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04881837v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04861379v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681646v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747336v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rens Vogels" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12659308" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695156v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04825527v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05321748v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695453v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05400820v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simonot" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>