--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8119AA5F"/>
+    <w:nsid w:val="A9E52D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BE472E3"/>
+    <w:nsid w:val="0DCEDB05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>