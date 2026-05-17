--- v1 (2026-04-23)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Masutti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Affaires européennes, Direction de la Recherche Clinique, CHU Strasbourg. -- Chercheur associé, SAGE, Université de Strasbourg -- Co-administrateur de Framasoft</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3684-6756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours rapide :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cursus en histoire et philosophie → DEA Sciences, Technologies & sociétés → Doctorat Histoire des sciences et des techniques → (monitorat, puis ATER en fac. sciences économiques) → Post-doc (La Charité-Berlin, Inserm) → etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres domaines annexes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et sociologie de l'informatique et des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des politiques publiques de santé (France, Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre l'emprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de recherche et d’innovation, Centre Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretiens du nouveau monde industriel 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Fred Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d'utopie. De l'influence du livre de Fred Turner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-82, 2023, Les Cahiers de C&amp;F Éditions, 978-2-37662-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Paloque-Berges; Christophe Masutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framasoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs, hackers : naissance d’une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Paloque-Berges; Christophe Masutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framasoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-65, 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Un monde sans copyright... et sans monopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joost Smiers; Marieke Van Schijndel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans copyright.. et sans monopole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framasoft, pp.IX-XVI, 2011, Framabook, 978-2-9539187-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et souveraineté. Sauver les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur lucrative des données est une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03860514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l'Arkansas. Ordinateurs, politique et marketing au tournant des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Zilsel, 2021/2 (9), pp.29-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une autre approche du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du vieillissement: coopération transnationale aux Hôpitaux Universitaires de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et expertise dans la conservation des ressources agricoles aux États-Unis dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia. Sciences sociales et mondes ruraux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clements, climatology, and conservation in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in the Physical and Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/hsps.2006.37.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faiseurs de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Bowl, 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Génies de la Science - Pour la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage d'Henri Baulig (1877-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines conceptuelles de la Land Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.165-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires privées. Aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37662-004-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framabook; INRIA Inno Cube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 580 p., 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faiseurs de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lulu.com, pp.438, 2012, 978-1-4717-6490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée, informatique et marketing dans le monde d'avant Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Masutti </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Affaires européennes, Direction de la Recherche Clinique, CHU Strasbourg. -- Chercheur associé, SAGE, Université de Strasbourg -- Co-administrateur de Framasoft</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3684-6756</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours rapide :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> cursus en histoire et philosophie → DEA Sciences, Technologies & sociétés → Doctorat Histoire des sciences et des techniques → (monitorat, puis ATER en fac. sciences économiques) → Post-doc (La Charité-Berlin, Inserm) → etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autres domaines annexes :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire et sociologie de l'informatique et des réseaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire des politiques publiques de santé (France, Europe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre l'emprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENMI, Institut de recherche et d’innovation, Centre Pompidou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une nouvelle écologie de l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C&amp;F Éditions, 2026, 978-2-37662-112-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire Fred Turner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retour d'utopie. De l'influence du livre de Fred Turner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&amp;F Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.70-82, 2023, Les Cahiers de C&amp;F Éditions, 978-2-37662-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04139726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénieurs, hackers : naissance d’une culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Paloque-Berges; Christophe Masutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framasoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-65, 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Paloque-Berges; Christophe Masutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre. Des logiciels partagés aux licences échangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framasoft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à &amp;quot;Un monde sans copyright... et sans monopole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joost Smiers; Marieke Van Schijndel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans copyright.. et sans monopole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Framasoft, pp.IX-XVI, 2011, Framabook, 978-2-9539187-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communs numériques et souveraineté. Sauver les logiciels libres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04626474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur lucrative des données est une vieille histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03860514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En passant par l'Arkansas. Ordinateurs, politique et marketing au tournant des années 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Zilsel, 2021/2 (9), pp.29-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.009.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore une autre approche du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des médias et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59, pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis du vieillissement: coopération transnationale aux Hôpitaux Universitaires de Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques hospitalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 727, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action publique et expertise dans la conservation des ressources agricoles aux États-Unis dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralia. Sciences sociales et mondes ruraux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clements, climatology, and conservation in the 1930s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Studies in the Physical and Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (1), pp.27-48. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/hsps.2006.37.1.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faiseurs de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.155-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dust Bowl, 1930's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Génies de la Science - Pour la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'héritage d'Henri Baulig (1877-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.3520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines conceptuelles de la Land Ethic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10, pp.165-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaires privées. Aux sources du capitalisme de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-37662-004-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires et cultures du Libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paloque-Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framabook; INRIA Inno Cube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 580 p., 2013, Framabook, 978-2-9539187-9-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faiseurs de pluie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lulu.com, pp.438, 2012, 978-1-4717-6490-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vie privée, informatique et marketing dans le monde d'avant Google</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Masutti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId40"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9E52D73"/>
+    <w:nsid w:val="2E1FAE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DCEDB05"/>
+    <w:nsid w:val="389CF0C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-masutti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3684-6756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berges" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.framabook.org/histoiresetculturesdulibre/index.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2006.37.1.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-masutti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3684-6756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355930v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Masutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/public/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives.framabook.org/histoiresetculturesdulibre/index.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berges" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04626474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03860514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.009.0029" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625108v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604243v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/hsps.2006.37.1.27" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605720v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.3520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605721v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038302v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://framabook.org/histoiresetculturesdulibre/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>