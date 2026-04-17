--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -100,351 +100,351 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected latest Pleistocene W-dipping reverse fault-slip in the Maritimes Alps (SE France )- Insights from passage offset in Mescla Cave</w:t>
+                <w:t xml:space="preserve">The role of cretaceous tectonics in the present-day architecture of the NICE arc (Western Subalpine foreland, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Szczygieł</w:t>
+                <w:t xml:space="preserve">R. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audra</w:t>
+                <w:t xml:space="preserve">M. Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Matonti</w:t>
+                <w:t xml:space="preserve">Delphine Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Hellstrom</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (8), pp.1336-1343. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 200, pp.105538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.70014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242360v1</w:t>
+                <w:t xml:space="preserve">hal-05235946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cretaceous tectonics in the present-day architecture of the NICE arc (Western Subalpine foreland, France)</w:t>
+                <w:t xml:space="preserve">Unexpected latest Pleistocene W-dipping reverse fault-slip in the Maritimes Alps (SE France )- Insights from passage offset in Mescla Cave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bauer</w:t>
+                <w:t xml:space="preserve">Jacek Szczygieł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Corsini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Audra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
+                <w:t xml:space="preserve">John Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 200, pp.105538. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (8), pp.1336-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105538⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235946v1</w:t>
+                <w:t xml:space="preserve">hal-05242360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in situ calcite U–Pb dating revealing the past episodes of the 2019 Le Teil Earthquake (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Delbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Wilkerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct petroacoustic signature in heterozoan and photozoan carbonates resulting from combined depositional and diagenetic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chemenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bazalgette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur P.C. Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Bertotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1283,51 +1283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneities and diagenetic control on the spatial distribution of carbonate rocks acoustic properties at the outcrop scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,51 +1429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and petrophysical characterization of mixed conduit/seal fault zones in carbonates: Example from the Castellas fault (SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,64 +1591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la faille à l'origine du séisme du Teil de 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1699,51 +1699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle deformation on extra-terrestrial small bodies: what can we learn about their surface and internal structure evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAGE Naturally Fractured Reservoirs Lightning Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1768,51 +1768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,51 +1876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic imaging of a carbonate rock block with fracture-induced anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rie Nakata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczygie&#322;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wilkerson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00940-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#229;kansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P.C. Lavenu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bertotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Bruna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.10.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KTRSW4Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Nakata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Nakata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428143.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235946v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105538" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szczygie&#322;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.280" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686623v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Delbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Wilkerson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00940-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#229;kansson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pellerin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2021.104974" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chemenda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamarche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazalgette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bruna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P.C. Lavenu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Bertotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.05.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garambois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750399v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viseur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Bruna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.10.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KTRSW4Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02750099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mari&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.03.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557821v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rie Nakata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nori Nakata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2020-3428143.1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>