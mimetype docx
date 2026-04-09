--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -953,226 +953,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02958816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement des différends entre l'Union européenne et le Royaume-Uni après son retrait : un voyage vers l'inconnu</w:t>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.123.0683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02892691v1</w:t>
+                <w:t xml:space="preserve">hal-03153617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">Le règlement des différends entre l'Union européenne et le Royaume-Uni après son retrait : un voyage vers l'inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 640, pp.417</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153617v1</w:t>
+                <w:t xml:space="preserve">halshs-02892691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avis 1/17 ou les contours de l'autonomie procédurale et substantielle de l'ordre juridique de l'Union</w:t>
               </w:r>
@@ -1886,364 +1886,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des données à caractère personnel en droit européen</w:t>
+                <w:t xml:space="preserve">La responsabilité internationale de l'Union européenne et de ses États membres au titre de la politique étrangère et de sécurité commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 600, pp.406</w:t>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015/4 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202764v1</w:t>
+                <w:t xml:space="preserve">hal-01971959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire à plusieurs voix</w:t>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.683-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202775v1</w:t>
+                <w:t xml:space="preserve">hal-01861319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité internationale de l'Union européenne et de ses États membres au titre de la politique étrangère et de sécurité commune</w:t>
+                <w:t xml:space="preserve">Une histoire à plusieurs voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2015/4 (4)</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 602, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971959v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La protection des données à caractère personnel en droit européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01861319v1</w:t>
+                <w:t xml:space="preserve">halshs-02202764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Brexit ou l'Europe politique à la croisée des chemins</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,51 +2445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,290 +2616,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La preuve dans le contentieux de la répétition de l'indu au sens de la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 95, pp.653-680</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 571, pp.489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071130v1</w:t>
+                <w:t xml:space="preserve">halshs-02202661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de la répétition de l'indu en droit de l'Union européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 571, pp.474</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 95, pp.653-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202657v1</w:t>
+                <w:t xml:space="preserve">hal-02071130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve dans le contentieux de la répétition de l'indu au sens de la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+                <w:t xml:space="preserve">Le principe de la répétition de l'indu en droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 571, pp.489</w:t>
+              <w:t xml:space="preserve">, 2013, 571, pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202661v1</w:t>
+                <w:t xml:space="preserve">halshs-02202657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les collectivités territoriales dans la gouvernance européenne de demain ?</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3230,51 +3230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit communautaire des droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4169,51 +4169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bhj.2025.10037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Torcol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazbir Hanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Clouzot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bhj.2025.10037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Torcol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazbir Hanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Clouzot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>