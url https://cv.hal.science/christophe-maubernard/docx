--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -106,282 +106,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aléas de la directive sur le devoir de vigilance des entreprises : la recherche d'un level playing field plus politique qu'économique ?</w:t>
+                <w:t xml:space="preserve">Judith Schönsteiner and Markus Krajewski (eds.), Human Rights and Environmental Sustainability State-Owned Enterprises, Routledge, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Business and Human Rights Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/bhj.2025.10037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05159761v1</w:t>
+                <w:t xml:space="preserve">hal-05410821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Schönsteiner and Markus Krajewski (eds.), Human Rights and Environmental Sustainability State-Owned Enterprises, Routledge, 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droits fondamentaux (chronique de l'année 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business and Human Rights Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.363-396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/bhj.2025.10037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05410821v1</w:t>
+                <w:t xml:space="preserve">hal-05446244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits fondamentaux (chronique de l'année 2024)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aléas de la directive sur le devoir de vigilance des entreprises : la recherche d'un level playing field plus politique qu'économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire de droit de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.363-396</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446244v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05159761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux. Chronique de jurisprudence (2022)</w:t>
               </w:r>
@@ -393,51 +393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -613,51 +613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131, pp.517-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -685,295 +685,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La démocratie au sein de l'Union européenne : une démocratie rawlsienne « concrète et procédurale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813540v1</w:t>
+                <w:t xml:space="preserve">halshs-03277454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démocratie au sein de l'Union européenne : une démocratie rawlsienne « concrète et procédurale »</w:t>
+                <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.573-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.127.0573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03277454v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incidences de la Charte des droits fondamentaux sur l'action extérieure de l'Union : bien, mais peut mieux faire</w:t>
+                <w:t xml:space="preserve">Le règlement des différends entre l'Union européenne et le Royaume-Uni après son retrait : un voyage vers l'inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 642, pp.559</w:t>
+              <w:t xml:space="preserve">, 2020, 640, pp.417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02958816v1</w:t>
+                <w:t xml:space="preserve">halshs-02892691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l’Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano-Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 123, pp.683-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1083,96 +1083,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le règlement des différends entre l'Union européenne et le Royaume-Uni après son retrait : un voyage vers l'inconnu</w:t>
+                <w:t xml:space="preserve">Les incidences de la Charte des droits fondamentaux sur l'action extérieure de l'Union : bien, mais peut mieux faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 640, pp.417</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02892691v1</w:t>
+                <w:t xml:space="preserve">halshs-02958816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avis 1/17 ou les contours de l'autonomie procédurale et substantielle de l'ordre juridique de l'Union</w:t>
               </w:r>
@@ -1374,51 +1374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119, pp.619-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1437,217 +1437,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagande d’État et liberté d'expression</w:t>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113 (1)</w:t>
+              <w:t xml:space="preserve">, 2018, 115, pp.651-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971942v1</w:t>
+                <w:t xml:space="preserve">hal-02088083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">Propagande d’État et liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 115, pp.651-684</w:t>
+              <w:t xml:space="preserve">, 2018, 113 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088083v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
@@ -1659,77 +1659,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.527-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1748,666 +1748,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier : Après l'avis 2/13 de la Cour de justice</w:t>
+                <w:t xml:space="preserve">Le dilemme du don de sang : entre égalité des donneurs et santé des receveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 600, pp.398</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202762v1</w:t>
+                <w:t xml:space="preserve">hal-01861312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dilemme du don de sang : entre égalité des donneurs et santé des receveurs</w:t>
+                <w:t xml:space="preserve">La protection des données à caractère personnel en droit européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 600, pp.406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861312v1</w:t>
+                <w:t xml:space="preserve">halshs-02202764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité internationale de l'Union européenne et de ses États membres au titre de la politique étrangère et de sécurité commune</w:t>
+                <w:t xml:space="preserve">Une histoire à plusieurs voix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2015/4 (4)</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 602, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971959v1</w:t>
+                <w:t xml:space="preserve">halshs-02202775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+                <w:t xml:space="preserve">La responsabilité internationale de l'Union européenne et de ses États membres au titre de la politique étrangère et de sécurité commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015/4 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861319v1</w:t>
+                <w:t xml:space="preserve">hal-01971959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire à plusieurs voix</w:t>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.683-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rtdh.119.0619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02202775v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection des données à caractère personnel en droit européen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Brexit ou l'Europe politique à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Torcol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 600, pp.406</w:t>
+              <w:t xml:space="preserve">, 2016, 602, pp.516-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202764v1</w:t>
+                <w:t xml:space="preserve">halshs-02202768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Brexit ou l'Europe politique à la croisée des chemins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dossier : Après l'avis 2/13 de la Cour de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 602, pp.516-517</w:t>
+              <w:t xml:space="preserve">, 2016, 600, pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202768v1</w:t>
+                <w:t xml:space="preserve">halshs-02202762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 103, pp.673-699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2445,90 +2445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.611-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2616,139 +2616,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La preuve dans le contentieux de la répétition de l'indu au sens de la jurisprudence de la Cour de justice de l'Union européenne</w:t>
+                <w:t xml:space="preserve">Le principe de la répétition de l'indu en droit de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 571, pp.489</w:t>
+              <w:t xml:space="preserve">, 2013, 571, pp.474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202661v1</w:t>
+                <w:t xml:space="preserve">halshs-02202657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Surrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,96 +2810,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le principe de la répétition de l'indu en droit de l'Union européenne</w:t>
+                <w:t xml:space="preserve">La preuve dans le contentieux de la répétition de l'indu au sens de la jurisprudence de la Cour de justice de l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 571, pp.474</w:t>
+              <w:t xml:space="preserve">, 2013, 571, pp.489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202657v1</w:t>
+                <w:t xml:space="preserve">halshs-02202661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle pour les collectivités territoriales dans la gouvernance européenne de demain ?</w:t>
               </w:r>
@@ -2948,415 +2948,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02217280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une possible démocratie « transnationale » européenne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Blay-Grabarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 556, pp.185</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.887-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202625v1</w:t>
+                <w:t xml:space="preserve">hal-02071125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les juridictions de l'Union européenne et les droits fondamentaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une possible démocratie « transnationale » européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92, pp.887-917</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 556, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071125v1</w:t>
+                <w:t xml:space="preserve">halshs-02202625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence, procès équitable et union de droit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit communautaire des droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Boiteux-Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Surrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 551, pp.498</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp.595-619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02202606v1</w:t>
+                <w:t xml:space="preserve">hal-02071117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit communautaire des droits fondamentaux</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transparence, procès équitable et union de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue trimestrielle des droits de l'homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 87, pp.595-619</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 551, pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071117v1</w:t>
+                <w:t xml:space="preserve">halshs-02202606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe d'égalité de traitement : un principe cardinal du droit de l'Union européenne</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de la liberté d'expression dans l'Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platon Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3710,51 +3710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Afroukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maubernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut universitaire varenne, 2019, Colloque et essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bhj.2025.10037" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892691v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Torcol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazbir Hanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202764v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Clouzot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maubernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/bhj.2025.10037" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05446244v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tini&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Boiteux-Picheral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vial" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05159761v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Blay-Grabarczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920205v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Milano-Laganier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nivard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.123.0683" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.127.0573" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892691v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Torcol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qazbir Hanan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02331883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Le Bonniec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971942v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02073033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01861319v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Surrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.119.0619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202762v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071098v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071109v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01971913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217280v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02071117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260736v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05204345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Platon S&#233;bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier-intersentia.com/fr/mutations-liberte-d-expression-l-union-europeenne-9782807948051.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Br&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Afroukh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741167v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Clouzot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01741308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>