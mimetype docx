--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -75,1402 +75,1402 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for renewable energy sources in mountain areas and the Alps case</w:t>
+                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Faraj</w:t>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Maruzzo</w:t>
+                <w:t xml:space="preserve">Mattia Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iacopo Benesperi</w:t>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lushnikova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.115983. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156785v1</w:t>
+                <w:t xml:space="preserve">hal-05028604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
+                <w:t xml:space="preserve">Opportunities for renewable energy sources in mountain areas and the Alps case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Nesrine Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Nerot</w:t>
+                <w:t xml:space="preserve">Valentina Maruzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+                <w:t xml:space="preserve">Iacopo Benesperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.115983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980397v1</w:t>
+                <w:t xml:space="preserve">hal-05156785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butterfly-inspired structures on strong and tough metagel for enhanced passive radiative and evaporative cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jipeng Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanhang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 513, pp.162941. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Data‐Driven Modeling and Prediction of Photovoltaic Soiling Losses: Balancing Accuracy and Simplicity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
+                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pilat</w:t>
+                <w:t xml:space="preserve">Boris Nerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arbaretaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500576⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.125630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519203v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Data‐Driven Modeling and Prediction of Photovoltaic Soiling Losses: Balancing Accuracy and Simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Arbaretaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐t. Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393255v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal tilt angles for bifacial photovoltaic plants across Europe based on cumulative sky and Typical Meteorological Year data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57745/8I4MZ⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028604v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a bio-inspired design of a photovoltaic facade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya Brigitte Assoa</w:t>
+                <w:t xml:space="preserve">Boris Nérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ratovonkery</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120679⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 275, pp.112632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664432v1</w:t>
+                <w:t xml:space="preserve">hal-04596091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Analysis of Combined Production of Wind Energy and Green Hydrogen on the Northern Coast of Mauritania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a bio-inspired design of a photovoltaic facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varha Maaloum</w:t>
+                <w:t xml:space="preserve">Julie Ratovonkery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16188063⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229, pp.120679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2024.120679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699206v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic failure diagnosis using imaging techniques and electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+                <w:t xml:space="preserve">Dek Mouhoumed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, pp.25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjpv/2024022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Techno-Economic Analysis of Combined Production of Wind Energy and Green Hydrogen on the Northern Coast of Mauritania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varha Maaloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Nérot</w:t>
+                <w:t xml:space="preserve">Kaan Yetilmezs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shafiqur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 275, pp.112632. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16188063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596091v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approach and predictive assessment of wind energy potential in the Nouakchott region, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Samb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafiqur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kader Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1534,90 +1534,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Urban Heat Island at the territory scale: an unsupervised learning approach for urban planning applied to the Canton of Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 96, pp.104677. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐pronged degradation analysis of a photovoltaic power plant after 9.5 years of operation under hot desert climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Aghaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1798,77 +1798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the combined effects of local climate and mounting configuration on the electrical and thermal performance of photovoltaic systems. Application to the greater Sydney area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Paolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2066,90 +2066,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of urban morphology on rooftop solar radiation: A new city-scale approach based on Geneva GIS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 260, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2183,77 +2183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of long-term performance degradation for a PV power plant operating in a desert maritime climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, pp.44-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,77 +2313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saleck Heyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Power Electronics and Drive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.561. </w:t>
@@ -2555,64 +2555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2823,51 +2823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the coherent structures in a transitional vertical channel natural convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,51 +2875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.034106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2947,763 +2947,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exergy, exergoeconomic and enviroeconomic analysis of a building integrated semi-transparent photovoltaic/thermal (BISTPV/T) by natural ventilation</w:t>
+                <w:t xml:space="preserve">Microclimate and urban morphology effects on building energy demand in different European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+                <w:t xml:space="preserve">A. Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">M. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 150, pp.981-989. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.110129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664388v1</w:t>
+                <w:t xml:space="preserve">hal-04664395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best arrangement of BIPV surfaces for future NZEB districts while considering urban heat island effects and the reduction of reflected radiation from solar façades</w:t>
+                <w:t xml:space="preserve">Exergy, exergoeconomic and enviroeconomic analysis of a building integrated semi-transparent photovoltaic/thermal (BISTPV/T) by natural ventilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boccalatte</w:t>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fossa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 160, pp.686-697. </w:t>
+              <w:t xml:space="preserve">, 2020, 150, pp.981-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699082v1</w:t>
+                <w:t xml:space="preserve">hal-04664388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria decision aiding for the integration of photovoltaic systems in the urban environment: the case of the Greater Geneva agglomeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Berrah</w:t>
+                <w:t xml:space="preserve">Best arrangement of BIPV surfaces for future NZEB districts while considering urban heat island effects and the reduction of reflected radiation from solar façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territorio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14609/Ti_1_20_1e⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.686-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134928v1</w:t>
+                <w:t xml:space="preserve">hal-04699082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional natural convection flow in a vertical channel: Impact of the external thermal stratification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria decision aiding for the integration of photovoltaic systems in the urban environment: the case of the Greater Geneva agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clivillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desthieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119476⟩</w:t>
+              <w:t xml:space="preserve">Territorio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14609/Ti_1_20_1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02472158v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel solar PV/Thermal collector design for the enhancement of thermal and electrical performances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
+                <w:t xml:space="preserve">Transitional natural convection flow in a vertical channel: Impact of the external thermal stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.158⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.119476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.119476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487357v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microclimate and urban morphology effects on building energy demand in different European cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boccalatte</w:t>
+                <w:t xml:space="preserve">Novel solar PV/Thermal collector design for the enhancement of thermal and electrical performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fossa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Ghenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 224, pp.110129. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.610 - 627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664395v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and thermal analysis of an innovative earth-to-air heat exchanger: Experimental investigations</w:t>
               </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 187, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3793,103 +3793,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed flow development and indicators of transition in a natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 143, pp.118502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4083,51 +4083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taher Maatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.293-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4269,103 +4269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the convective mass flow rate in a vertical channel – A theoretical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Reizes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.1264-1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in solar thermal harvesting technology based on surface solar absorption collectors: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imtiaz Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Tae Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4542,51 +4542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Passandideh-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4643,343 +4643,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic prediction of a building integrated photovoltaic system thermal behaviour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment viability of a Concentrating Photovoltaic/Thermal-energy cogeneration system (CPV/T) with storage for a textile industry application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Maatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Negri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Sauzedde</w:t>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.078⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.841-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664377v1</w:t>
+                <w:t xml:space="preserve">hal-01820030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment viability of a Concentrating Photovoltaic/Thermal-energy cogeneration system (CPV/T) with storage for a textile industry application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic prediction of a building integrated photovoltaic system thermal behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">François Sauzedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159, pp.841-851. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.73-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.11.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820030v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical desert maritime climate on the performance of a PV grid-connected power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.729-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5007,525 +5007,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview and future challenges of nearly zero energy buildings (nZEB) design in Southern Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shady Attia</w:t>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyvios Eleftheriou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.09.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664372v1</w:t>
+                <w:t xml:space="preserve">hal-01393867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview and future challenges of nearly zero energy buildings (nZEB) design in Southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shady Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polyvios Eleftheriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flouris Xeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.439-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2017.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393834v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical studies on thermal and electrical performance of a fully wetted absorber PVT collector with PCM as a storage medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.01.062⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.321-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097092v1</w:t>
+                <w:t xml:space="preserve">hal-01393834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+                <w:t xml:space="preserve">Numerical studies on thermal and electrical performance of a fully wetted absorber PVT collector with PCM as a storage medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Gaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 112, pp.199-210. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.168-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.01.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393867v2</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and model validation of uncovered nanofluid sheet and tube type photovoltaic thermal solar system</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Passandideh-Fard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,90 +5657,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of a naturally-ventilated building integrated photovoltaic/thermal (BIPV/T) envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.517-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5774,77 +5774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies on a Building integrated Semi-transparent Photovoltaic Thermal (BiSPVT) system: Model validation with a prototype test setup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Al-Helal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5942,51 +5942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Yeoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6043,506 +6043,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiative‐heat transfer on photovoltaic module temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and Experimental Investigation of Natural Convection in Open-Ended Channels with Application to Building Integrated Photovoltaic (BIPV) Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Weiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">O. Tkachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2633⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.01002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20159201002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664448v1</w:t>
+                <w:t xml:space="preserve">hal-02097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
+                <w:t xml:space="preserve">Impact of radiative‐heat transfer on photovoltaic module temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333721v1</w:t>
+                <w:t xml:space="preserve">hal-04664448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic numerical model of a high efficiency PV–T collector integrated into a domestic hot water system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.031⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.1991 - 1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272887v1</w:t>
+                <w:t xml:space="preserve">hal-02333721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Investigation of Natural Convection in Open-Ended Channels with Application to Building Integrated Photovoltaic (BIPV) Systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Menezo</w:t>
+                <w:t xml:space="preserve">Dynamic numerical model of a high efficiency PV–T collector integrated into a domestic hot water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.68-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.10.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20159201002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02097350v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of a naturally ventilated PV double-skin building envelope in real operating conditions</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6658,51 +6658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic study of a new concept of photovoltaic–thermal hybrid collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107, pp.637-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6748,64 +6748,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the thermal and electrical performances of PVT solar hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fortuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6864,77 +6864,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHOTOTHERM project: full scale experimentation and modelling of a photovoltaic -thermal (PV-T) hybrid system for domestic hot water applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.581 - 587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6962,342 +6962,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Transitional natural convection flow and heat transfer in an open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">hal-00777907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional natural convection flow and heat transfer in an open channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00777907v1</w:t>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7346,921 +7346,921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of natural convection in vertical and tilted photovoltaic application</w:t>
+                <w:t xml:space="preserve">Hybrid Solar - a Review on Photovoltaic and Thermal Power Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghar Ek Lau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.T Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.307287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777991v1</w:t>
+                <w:t xml:space="preserve">hal-00778007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in a vertical open-ended channel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Modelling of natural convection in vertical and tilted photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghar Ek Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan Heng Yeoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4, pp.443-456. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.810-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777986v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a hybrid PV/thermal solar-assisted heat pump system for sports center water heating application</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in a vertical open-ended channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghar Ek Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/265838⟩</w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778001v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-Scale Experimentation on Building an Integrated Photovoltaic Component for Naturally Ventilated Double-Skin Configuration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Analysis of a hybrid PV/thermal solar-assisted heat pump system for sports center water heating application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin-Tai Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamentals of Renewable Energy and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4303/jfrea/R120316⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.265838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/265838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876380v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Solar: A Review on Photovoltaic and Thermal Power Integration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Full-Scale Experimentation on Building an Integrated Photovoltaic Component for Naturally Ventilated Double-Skin Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fundamentals of Renewable Energy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.R120316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4303/jfrea/R120316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664456v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a chimney enhanced heat emitter designed for internal renovation of buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Solar: A Review on Photovoltaic and Thermal Power Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pinard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">G. Tiwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00955401v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Solar - a Review on Photovoltaic and Thermal Power Integration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Experimental study of a chimney enhanced heat emitter designed for internal renovation of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778007v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of PV module optical properties for PV-thermal hybrid collector application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8332,64 +8332,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient single glazed flat plate photovoltaic-thermal hybrid collector for domestic hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in nonuniformly heated channel investigation – Application to photovoltaic facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vareilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8582,77 +8582,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (3), pp.231-258. </w:t>
@@ -8703,64 +8703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new concept of photovoltaic–thermal hybrid collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8845,51 +8845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance of water hybrid PV/T collectors applied to combisystems of direct solar floor type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Johannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8927,51 +8927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance of water hybrid PV/T collectors applied to combisystems of Direct Solar Floor type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a new concept of photovoltaic thermal hybrid collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9177,51 +9177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of a Vertical Solar Collector Integrated in a Building Frame: Radiation and Turbulent Natural Convection Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,256 +9275,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a vertical solar collector integrated in building frame: radiation and turbulent natural convection coupling</w:t>
+                <w:t xml:space="preserve">The humidity effect on turbulent convection in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Vaillon</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358087v1</w:t>
+                <w:t xml:space="preserve">hal-00358062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The humidity effect on turbulent convection in a vertical channel</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a vertical solar collector integrated in building frame: radiation and turbulent natural convection coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Julien</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.357-362</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358062v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coupled spectral radiation, thermal and carrier transport in a silicon photovoltaic cell</w:t>
               </w:r>
@@ -9549,51 +9549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 49 (23-24), pp.4454-4468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9612,993 +9612,885 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a vertical solar collector integrated in building frame: radiation and turbulent natural convection coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vaillon</w:t>
+                <w:t xml:space="preserve">Discrete ordinates solution of coupled conductive radiative heat transfer in a two-layer slab with Fresnel interfaces subject to diffuse and obliquely collimated irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (4), pp.551-562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4073(03)00271-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119683v1</w:t>
+                <w:t xml:space="preserve">hal-04664357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete ordinates solution of coupled conductive radiative heat transfer in a two-layer slab with Fresnel interfaces subject to diffuse and obliquely collimated irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling heat transfers in building by coupling reduced-order models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-4073(03)00271-1⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (2), pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0360-1323(01)00023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04664357v1</w:t>
+                <w:t xml:space="preserve">hal-04664354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling heat transfers in building by coupling reduced-order models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 37 (2), pp.133-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0360-1323(01)00023-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0360-1323(01)00023-3⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04664354v1</w:t>
+                <w:t xml:space="preserve">hal-02095740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling heat transfers in building by coupling reduced-order models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Virgone</w:t>
+                <w:t xml:space="preserve">Design of buildings shape and energetic consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Depecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 37 (2), pp.133-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0360-1323(01)00023-3⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 36 (5), pp.627-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0360-1323(00)00044-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095740v1</w:t>
+                <w:t xml:space="preserve">hal-04664345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of buildings shape and energetic consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptation of the balanced realization to the coupling of reduced order models for the modelling of the thermal behavior of buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Lepers</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0360-1323(00)00044-5⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 53 (4-6), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4754(00)00232-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04664345v1</w:t>
+                <w:t xml:space="preserve">hal-04664351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the balanced realization to the coupling of reduced order models for the modelling of the thermal behavior of buildings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Virgone</w:t>
+                <w:t xml:space="preserve">Proposal for a highly intermittent heating law for discontinuously occupied buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-4754(00)00232-9⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part A: Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 214 (1), pp.29-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1243/0957650001537831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04664351v1</w:t>
+                <w:t xml:space="preserve">hal-04163141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a highly intermittent heating law for discontinuously occupied buildings</w:t>
-[...114 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the balanced realization to the coupling of reduced order models for the modelling of the thermal behavior of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 53 (4-6), pp.395-401. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-4754(00)00232-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0378-4754(00)00232-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10608,3398 +10500,3398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the thermal environmental conditions on the performance of floating photovoltaic panels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaic (PV) Integration in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Climate and Radiation Conditions for BIPV and Nearly Zero Energy District Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands 4 - 7 December 2023 Melbourne, Australia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editors: Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and degradation analysis of photovoltaic modules under harsh environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Diallo</w:t>
+                <w:t xml:space="preserve">Pierre‐olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐olivier Logerais</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Migan-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU PVSEC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Derating and Photovoltaic Efficiency in Urban Climates: A Case Study of Sydney Metropolitan Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Countermeasures to Urban Heat Islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Priyadarsini Rajagopalan, Veronica Soebarto, Hashem Akbari, Dec 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new framework to evaluate the adequation between the solar potential and energy demand of an urban-rural territory in a mountainous area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Solar Energy for Buildings and Industry (EuroSun 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Solar Energy Society, Sep 2022, Kassel, Germany</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238984v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse bio-inspirée de la ville pour l’amélioration de son trouble du métabolisme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new framework to evaluate the adequation between the solar potential and energy demand of an urban-rural territory in a mountainous area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Fueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Solar Energy for Buildings and Industry (EuroSun 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Solar Energy Society, Sep 2022, Kassel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006011v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale multicriteria sorting for the integration of photovoltaic systems in the urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Building Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bruges, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26868/25222708.2021.30774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Of Simulation Tools To Model The Solar Irradiation On Building Façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2021.38.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cliville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Santiago, France. pp.1-9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2019.51.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent structures of the K-type transition in natural convection boundary layers: measurements and POD analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHMTC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097293v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coherent structures of the K-type transition in natural convection boundary layers: measurements and POD analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongling Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengwang Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès français de thermique, Thermique et Sciences de l’information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">AHMTC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097374v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">26ème congrès français de thermique, Thermique et Sciences de l’information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900621v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une méthodologie intégrée d’évaluation du potentiel de production solaire à l’échelle de la ville</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099458v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Mise en place d’une méthodologie intégrée d’évaluation du potentiel de production solaire à l’échelle de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099462v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building integrated (PV) systems - energy production modelling in urban environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSUN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097266v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external temperature distribution on the turbulent and thermal fields in a vertical uniformly heated channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Building integrated (PV) systems - energy production modelling in urban environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC-16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">EUROSUN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rapperswil, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097307v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of decomposition methods for the analysis of transitional natural convection flow in a vertical channel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of external temperature distribution on the turbulent and thermal fields in a vertical uniformly heated channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Fluid Mechanics Conference EFMC12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IHTC-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099467v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Assessment of decomposition methods for the analysis of transitional natural convection flow in a vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.IHTC16-23859</w:t>
+              <w:t xml:space="preserve">12th European Fluid Mechanics Conference EFMC12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900617v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convective flow analysis in vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ventilated earth/air heat exchanger integrated in a building fundation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Simulation study of heat recovery from flat roof photovoltaic systems by mechanical ventilation for a wine warehouse in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">CLIMA 2016 - 12th REHVA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, Department of Civil Engineering, May 2016, Aalborg, Denmark. pp.414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479060v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Study of a ventilated earth/air heat exchanger integrated in a building fundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479064v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+                <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479040v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cheminée solaire ventilée naturellement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Taurines</w:t>
+                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479037v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un échangeur air/sol intégré au bâtiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Modélisation d’une cheminée solaire ventilée naturellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, thermique et multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.174</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479023v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'ordre réduit pour l'analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés -application aux enveloppes ventilées des bâtiments solaires ou producteurs d'énergie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un échangeur air/sol intégré au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, thermique et multiphysique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.141</w:t>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479012v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d’ordre réduit pour l’analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés - application aux enveloppes ventilées des bâtiments solaires ou producteurs d’énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modèles d'ordre réduit pour l'analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés -application aux enveloppes ventilées des bâtiments solaires ou producteurs d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association - IBPSA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champ sur Marne, France</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, thermique et multiphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479029v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of heat recovery from flat roof photovoltaic systems by mechanical ventilation for a wine warehouse in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Modèles d’ordre réduit pour l’analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés - application aux enveloppes ventilées des bâtiments solaires ou producteurs d’énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2016 - 12th REHVA World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, Department of Civil Engineering, May 2016, Aalborg, Denmark. pp.414</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association - IBPSA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478819v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of Environmental Conditions on the Performance of a 300 kWp Solar PV Plant in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
+              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.2335 - 2339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20152015-5BV.2.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272774v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
+                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14022,5370 +13914,5344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272611v1</w:t>
+                <w:t xml:space="preserve">hal-01478901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally ventilated geothermal foundation modeling. 6th International Conference on Building Physics for a Sustainable Built Environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Étude numérique d’une fondation creuse ventilée par un système hybride associant une cheminée solaire pour la récupération de chaleur ou le rafraîchissement des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference - IBPC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France. pp.S3_136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478878v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open-Ended Channel Under Staggered Thermal Boundary Conditions. Application to the Control of the Free Cooling in Photovoltaic Double-Skin Facades</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272876v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.1991-1997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229005v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.447-452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229020v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une fondation géothermique ventilée naturellement par réduction de modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Naturally ventilated geothermal foundation modeling. 6th International Conference on Building Physics for a Sustainable Built Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference - IBPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torino, Italy. pp.237-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478962v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade double-peau photovoltaïque naturellement ventilée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Natural Convection in an Open-Ended Channel Under Staggered Thermal Boundary Conditions. Application to the Control of the Free Cooling in Photovoltaic Double-Skin Facades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.hte.009969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478969v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of a naturally ventilated building integrated photovoltaic (BIPV) envelope</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference - IBPC 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480581v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229017v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle en canal ouvert sous conditions de flux thermique pariétal non-uniforme. Application au rafraichissement naturel de composants photovoltaïques intégrés en façade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Simulation study of a naturally ventilated building integrated photovoltaic (BIPV) envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference - IBPC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Torino, Italy. pp.2004-2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478838v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade double-peau photovoltaïque naturellement ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478948v1</w:t>
+                <w:t xml:space="preserve">hal-01478969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de simulation d’une enveloppe photovoltaique integrée au batiment (PVIB) naturellement ventilée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Modélisation d'une fondation géothermique ventilée naturellement par réduction de modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.11-13</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478909v1</w:t>
+                <w:t xml:space="preserve">hal-01478962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une fondation géothermique ventilée naturellement. XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097342v1</w:t>
+                <w:t xml:space="preserve">hal-01229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Environmental Conditions on the Performance of a 300 kWp Solar PV Plant in Djibouti</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Convection naturelle en canal ouvert sous conditions de flux thermique pariétal non-uniforme. Application au rafraichissement naturel de composants photovoltaïques intégrés en façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272756v1</w:t>
+                <w:t xml:space="preserve">hal-01478838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique d’une fondation creuse ventilée par un système hybride associant une cheminée solaire pour la récupération de chaleur ou le rafraîchissement des bâtiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marseille, France. pp.S3_136</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478842v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de simulation d’une enveloppe photovoltaique integrée au batiment (PVIB) naturellement ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478901v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Modélisation d’une fondation géothermique ventilée naturellement. XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446107v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi expérimental des performances d'une centrale solaire photovoltaïque à Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-17-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade photovoltaïque ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du productible d'un module photovoltaique en silicium cristallin en fonction des contraintes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Salort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Response of Building Integrated Photovoltaic Systems: Analysis of Monitoring Data from Installations at Three Sites in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272785v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade photovoltaïque ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-4-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Modélisation du couplage entre une cheminée solaire et un élément de fondation ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">1ère journées nationales de l’énergie solaire, JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102251v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermal Response of Building Integrated Photovoltaic Systems: Analysis of Monitoring Data from Installations at Three Sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kronthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              <w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3720 - 3725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-6AV.4.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102223v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage entre une cheminée solaire et un élément de fondation ventilée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journées nationales de l’énergie solaire, JNES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.ncv.009747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099475v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédictibilité des performances énergétiques de double-peaux photovoltaïques-thermiques à grande échelle et en conditions réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un système hybride photovoltaïque/thermique intégré à un chauffe-eau solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-4-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">EU's experience in Energy Efficiency in Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
+              <w:t xml:space="preserve">Seminar on Energy Efficiency &amp; Conservation in Buildings and Power Generation in EU and ASEAN Member States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937425v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025250v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of natural convection in a differentially heated channel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Australian Natural Convection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950628v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950197v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Ventilated PV Double-Skin Façade</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950178v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experiments and modelling of a photovoltaic-thermal (PV-T) hybrid system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of natural convection in a differentially heated channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">8th Australian Natural Convection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939988v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937302v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHOTOTHERM project: full scale experiments and modelling of a Photovoltaic-Thermal (PV-T) hybrid system for domestic hot water application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling of a Ventilated PV Double-Skin Façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950243v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic coupled thermal and electrical model of residential rooftop BIPV systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Full scale experiments and modelling of a photovoltaic-thermal (PV-T) hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937291v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero emission housing design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950635v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modelling of a high efficiency photovoltaic-thermal (PV-T) hybrid collector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The PHOTOTHERM project: full scale experiments and modelling of a Photovoltaic-Thermal (PV-T) hybrid system for domestic hot water application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU FP7 SOPHIA Project Workshop on "What are the requirements of solar photovoltaic in buildings?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950639v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative design, construction and performances of hybrid photovoltaic-thermal collectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A dynamic coupled thermal and electrical model of residential rooftop BIPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950638v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of residential roof BIPV systems subject to building integration codes: dynamic modelling and experimental analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Zero emission housing design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937256v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a naturally-ventilated building integrated photovoltaic envelope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development and modelling of a high efficiency photovoltaic-thermal (PV-T) hybrid collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EU FP7 SOPHIA Project Workshop on "What are the requirements of solar photovoltaic in buildings?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950223v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bâtiments solaires, véritables nœuds énergétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Innovative design, construction and performances of hybrid photovoltaic-thermal collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Junior FédEsol 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950623v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of residential roof BIPV systems subject to building integration codes: dynamic modelling and experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937283v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of a naturally-ventilated building integrated photovoltaic envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950251v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les bâtiments solaires, véritables nœuds énergétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées Junior FédEsol 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937443v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Daverat</w:t>
+                <w:t xml:space="preserve">Performance evaluation of building photovoltaic double-skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950215v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EU's experience in Energy Efficiency in Buildings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental study of thermal response of PV modules integrated into naturally-ventilated double skin façades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Energy Efficiency &amp; Conservation in Buildings and Power Generation in EU and ASEAN Member States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950632v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19404,2082 +19270,2108 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal mismatch effects in Building Integrated Photovoltaic ‐BIPV Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955411v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural convection flow and heat transfer in a non-uniform heated vertical open channel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Study of thermal mismatch effects in Building Integrated Photovoltaic ‐BIPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769892v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Analysis of natural convection flow and heat transfer in a non-uniform heated vertical open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Actes de congrés de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Talence, France. pp.292-299</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781048v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
+              <w:t xml:space="preserve">In Actes de congrés de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et validation expérimentale des effets de mismatch thermique sur les systèmes photovoltaïques intégrés aux bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experimentation of building integrated photovoltaic component for naturally ventilated double-skin conﬁguration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778106v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated model to predict the thermal and electrical performance of residential rooftop BIPV systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full scale experimentation of building integrated photovoltaic component for naturally ventilated double-skin conﬁguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference (EU PVSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937452v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de prédiction des performances thermique et électrique de capteurs solaires photovoltaïques intégrés au bâtiment</w:t>
+                <w:t xml:space="preserve">A validated model to predict the thermal and electrical performance of residential rooftop BIPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference (EU PVSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937499v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in open channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghar Ek Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bath, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation à l'échelle 1 de composants photovoltaïques intégrés au (PVIB) en configuration double-façade naturellement ventilée</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modèle de prédiction des performances thermique et électrique de capteurs solaires photovoltaïques intégrés au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-67</w:t>
+              <w:t xml:space="preserve">XXXe Rencontres AUGC-IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778109v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Expérimentation à l'échelle 1 de composants photovoltaïques intégrés au (PVIB) en configuration double-façade naturellement ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762606v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la conversion solaire grâce au concept de capteur hybride photovoltaïque-thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dupeyrat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Perpignan, France. pp.124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des échanges convectifs au sein d'écoulements de convection naturelle en milieu ouvert - Application au rafraichissement de composants photovoltaïques intégrés au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21511,3596 +21403,3596 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high performances PV-Thermal flat plate collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hofmann</w:t>
+                <w:t xml:space="preserve">H. Wirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kwiatkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference - Renewables in a changing climate - From Nano to Urban Scale - CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.543-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Conference Renewable in a Changing Climate - From Nano to Urban Scale- CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland. pp.585-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Electrical Behaviors of Silicon Photovoltaic Cells with Antireflection Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHT-08 ICHMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, MARRAKECH, Morocco. pp.Article N. 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Investigation of Natural Convection in Double Facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Advances in Computational HeatTransfert (CHT'08) 11-16 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, MARRAKECH, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of low-energy building in European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA ,3-6 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tsinghua, China. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation adaptée d'un capteur photovoltaique/thermique hybride bi-fluide dans l'environnement TRNSYS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFQ2007, 28-30 mai 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montréal, Canada. pp.243-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des échanges convectifs au sein d'une lame d'air ouverte et ventilée Application au rafraîchissement solaire passif de composants photovoltaïques intégrés au bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Colloque National de la Recherche dans les IUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lyon- Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeneration and energy savings could make your building autnomous</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Menezo</w:t>
+                <w:t xml:space="preserve">Evaluation de l'amélioration de la photoconversion par refroidissement actif en utilisant une approche Matlab/Simulink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Null Cristofari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire organisé par Ambassade de France en commun avec Université de Southampton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">JITH 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446724v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00167530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modelling for conception and Optimisation of Innovative Solar Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la production énergétique d'un panneau solaire hybride PV/Th intégré au bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Printemps de La Recherche EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446715v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Confluence : un projet réel pour des solutions HQE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Microgeneration and energy savings could make your building autnomous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ2007, 28-30 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.329-334</w:t>
+              <w:t xml:space="preserve">Séminaire organisé par Ambassade de France en commun avec Université de Southampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347308v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Scientific Modelling for conception and Optimisation of Innovative Solar Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga -Pékin, China</w:t>
+              <w:t xml:space="preserve">Colloque Printemps de La Recherche EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446711v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Lyon Confluence : un projet réel pour des solutions HQE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga - Pekin, China</w:t>
+              <w:t xml:space="preserve">CIFQ2007, 28-30 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446708v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of the Optimal Configurations of PV Integration in Building Façades : Analysis of Natural Convective flows in a Differentially Heated Vertical Channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climamed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga -Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444847v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Investigation of Free Cooling by Natural Convection of Vertical Surfaces for Building Integrated Photovoltaic (BIPV) Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Thermal Issues in Emerging Technologies, ThETA 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga - Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444518v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of low-energy building in European project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">An Investigation of the Optimal Configurations of PV Integration in Building Façades : Analysis of Natural Convective flows in a Differentially Heated Vertical Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Brau</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tsinghua, China. pp.191-197</w:t>
+              <w:t xml:space="preserve">Climamed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351194v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la production énergétique d'un panneau solaire hybride PV/Th intégré au bâti</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">An Experimental Investigation of Free Cooling by Natural Convection of Vertical Surfaces for Building Integrated Photovoltaic (BIPV) Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Colloque Interuniversitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">1st International Conference on Thermal Issues in Emerging Technologies, ThETA 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446783v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'amélioration de la photoconversion par refroidissement actif en utilisant une approche Matlab/Simulink</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Null Cristofari</w:t>
+                <w:t xml:space="preserve">Simulation of low-energy building in European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JITH 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Albi, France. 5p</w:t>
+              <w:t xml:space="preserve">IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tsinghua, China. pp.191-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00167530v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Performance Assessment and optimisation of solar hybrid panels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId510" w:history="1">
+                <w:t xml:space="preserve">Hybrid PVTH Panel optimisation Using a FEMLAB/MATLAB/SIMULINK approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cacavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morlot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">First International Conference on Environment and Identities in the Mediterranean - ISEIM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Corte-Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446839v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study in order to design a prototype of a photovoltaic-thermal hybrid collector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Hybrid Performance Assessment and optimisation of solar hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMAMED 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446831v1</w:t>
+                <w:t xml:space="preserve">hal-00446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques des écoulements de convection naturelle sous perturbations thermiques périodiques : Application aux doubles-peaux photovoltaïques (PV)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Parametric study in order to design a prototype of a photovoltaic-thermal hybrid collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ile de Ré, France</w:t>
+              <w:t xml:space="preserve">CLIMAMED 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446717v1</w:t>
+                <w:t xml:space="preserve">hal-00446831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Natural Convection in a Double Facade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
+                <w:t xml:space="preserve">Simulations numériques des écoulements de convection naturelle sous perturbations thermiques périodiques : Application aux doubles-peaux photovoltaïques (PV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 13th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, United States</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446887v1</w:t>
+                <w:t xml:space="preserve">hal-00446717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a photovoltaic thermal hybrid collector with juxtaposition of thermal energy production functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Natural Convection in a Double Facade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Yezou</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès EPIC 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Proceedings 13th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357112v1</w:t>
+                <w:t xml:space="preserve">hal-00446887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy co-generation Solar Systems : Hybrid Photovoltaic-Thermal solar collectors for building frame integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Study of a photovoltaic thermal hybrid collector with juxtaposition of thermal energy production functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid and Thermal Engineering seminar series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, The University of New South Wales - Sydney, Australia</w:t>
+              <w:t xml:space="preserve">congrès EPIC 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445998v1</w:t>
+                <w:t xml:space="preserve">hal-00357112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid PVTH Panel optimisation Using a FEMLAB/MATLAB/SIMULINK approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Energy co-generation Solar Systems : Hybrid Photovoltaic-Thermal solar collectors for building frame integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Morlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Environment and Identities in the Mediterranean - ISEIM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Corte-Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Fluid and Thermal Engineering seminar series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, The University of New South Wales - Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446837v1</w:t>
+                <w:t xml:space="preserve">hal-00445998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des énergies renouvelables et maîtrise des échanges dans l'habitat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Evaluation énergétique des bâtiments au nord du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Babbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Draoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ben Abdelouahab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Scientifique sur Les Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445977v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la Demande de l'Énergie dans le Bâtiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Apport des énergies renouvelables et maîtrise des échanges dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières assises de l'électricité en Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">Semaine Scientifique sur Les Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446720v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un nouveau concept de capteur hybride photovoltaïque thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la Demande de l'Énergie dans le Bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Premières assises de l'électricité en Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361806v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of humidity on natural convection in a vertical channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Etude d'un nouveau concept de capteur hybride photovoltaïque thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Julien</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4st International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445994v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des transferts de chaleur et de masse en convection naturelle dans un canal vertical soumis à des perturbations thermiques périodiquement réparties sur ses parois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of humidity on natural convection in a vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vareilles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Menezo</w:t>
+                <w:t xml:space="preserve">S. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Maroc</w:t>
+              <w:t xml:space="preserve">4st International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446786v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un concept de capteur solaire hybride photovoltaïque/thermique sur support métallique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Etude numérique des transferts de chaleur et de masse en convection naturelle dans un canal vertical soumis à des perturbations thermiques périodiquement réparties sur ses parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446772v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a new concept of PhotoVoltaic-Thermal hybrid collector</w:t>
+                <w:t xml:space="preserve">Etude d'un concept de capteur solaire hybride photovoltaïque/thermique sur support métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALENC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Greece</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446863v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et Optimisation du potentiel d'un Capteur Thermique-Photovoltaïque de Faible Epaisseur Intégrable à l'Enveloppe des Bâtiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Study of a new concept of PhotoVoltaic-Thermal hybrid collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Brau</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Maroc</w:t>
+              <w:t xml:space="preserve">PALENC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446778v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation énergétique des bâtiments au nord du Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Babbah</w:t>
+                <w:t xml:space="preserve">Etude et Optimisation du potentiel d'un Capteur Thermique-Photovoltaïque de Faible Epaisseur Intégrable à l'Enveloppe des Bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Draoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Ben Abdelouahab</w:t>
+                <w:t xml:space="preserve">D. Quenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446804v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical predictions of the fluid flow in a photovoltaic double skin facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive and Low Energy Architecture, PLEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement énergétique des bâtiments par assemblage de modèles réduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Aude</w:t>
+                <w:t xml:space="preserve">S. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, France. pp.655-660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of ventilation performance in dwelling-cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Castanet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amina Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Inard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roomvent 98, Stockholm, Suède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, France. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25110,147 +25002,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Conjoncture 2021-2025 : Section 10 : Milieux fluides et réactifs : transports, transferts, procédés de transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Popinet</w:t>
+                <w:t xml:space="preserve">Tatiana Itina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Itina</w:t>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25260,156 +25152,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of energy losses due to soiling of bifacial photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Arbaretaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐t. Doi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering Sciences [physics]. Université savoie mont blanc, 2024. English. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Arbaretaz</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024CHAMA029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05250708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25419,151 +25311,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of existing tools and workflows for solar neighborhood planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Baker</w:t>
+                <w:t xml:space="preserve">Rafaella Belmonte Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Boccalatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaella Belmonte Monteiro</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johannes Brozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IEA Solar Heating and Cooling Technology. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25573,163 +25465,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Dicks</w:t>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, Springer Nature Switzerland, pp.271-288, 2021, Philosophy of Engineering and Technology, 978-3-030-52313-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25739,118 +25631,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement - Ingénierie bio-inspirée - Principes et transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. , 2018, TECHNOSUP, 9782340092044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId567"/>
+      <w:footerReference w:type="default" r:id="rId566"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25997,51 +25889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156785v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Faraj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Benesperi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115983" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Long" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162941" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ioannis A. Tsanakas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pilat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbaretaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;t. Doi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Brigitte Assoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120679" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699206v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varha Maaloum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustapha Bououbeid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezs" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafiqur Rehman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dek Mouhoumed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Yahya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Mahmoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01824-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Aghaei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quansah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyiwa Adaramola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Parvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleck Heyine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v13.i1.pp561-575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shittu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqiang Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113968" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.122" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699082v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccalatte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.158" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664395v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110129" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Taurines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Maatallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imtiaz Hussain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tae Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.07.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abazar Abadeh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sardarabadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Passandideh-Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPNJDSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauzedde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01820030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.11.058" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664372v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Attia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Eleftheriou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flouris Xeni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.043" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.062" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5JQ28MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Tiwari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Al-Helal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50W7QD2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Tkachenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Yeoh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFN1NVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2633" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZMZLP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097350v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tkachenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159201002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Brigitte Assoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.05.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR0V2Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.09.032" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6QZFS5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777907v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.07.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTX4Z84W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777991v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghar Ek Lau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Heng Yeoh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXPM8DRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777986v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005217" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Tai Chow" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/265838" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664456v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chow" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiwari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307287" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955401v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.07.010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8FHVR0P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778007v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T Chow" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rommel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.04.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZ8H87S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Henninh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.04.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXWJ475R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453146v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vareilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Assoa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yezou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK4M87D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.11.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CR4SQR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Assoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630500397658" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358087v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358062v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119683v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00271-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJFQV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664345v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depecker" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Virgone" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(00)00044-5" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LRKWCZ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163141v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Menezo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650001537831" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CZKFL9K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479060v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478819v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478878v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.621" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272876v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.hte.009969" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478962v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478969v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480581v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.394" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478838v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097342v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478842v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005757v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272785v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maturi" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kronthaler" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-6AV.4.28" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016730v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099475v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950178v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937291v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boillot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950635v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950639v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950638v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950223v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950623v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950632v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955411v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769892v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955419v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937452v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937499v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769896v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932065v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wirth" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatkowski" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347316v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347279v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347361v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446724v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446715v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347308v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446711v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446708v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444847v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444518v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446783v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boddaert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morlot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167530v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Null Cristofari" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446839v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446831v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446717v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446887v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357112v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445998v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446837v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacavelli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445977v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446720v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361806v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445994v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446786v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446863v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446778v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446804v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babbah" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Abdelouahab" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097356v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aude" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312397v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250708v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arbaretaz" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA029" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664709v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Faraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Benesperi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ioannis A. Tsanakas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pilat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbaretaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;t. Doi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Brigitte Assoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dek Mouhoumed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varha Maaloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustapha Bououbeid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafiqur Rehman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Yahya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Mahmoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01824-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Aghaei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quansah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyiwa Adaramola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Parvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleck Heyine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v13.i1.pp561-575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shittu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqiang Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113968" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccalatte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Taurines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Maatallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imtiaz Hussain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tae Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.07.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abazar Abadeh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sardarabadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Passandideh-Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPNJDSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01820030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.11.058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauzedde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Eleftheriou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flouris Xeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5JQ28MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Tiwari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Al-Helal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50W7QD2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Tkachenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Yeoh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFN1NVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tkachenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159201002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2633" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZMZLP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Brigitte Assoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.05.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR0V2Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.09.032" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6QZFS5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.07.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTX4Z84W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T Chow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307287" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghar Ek Lau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Heng Yeoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXPM8DRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005217" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Tai Chow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/265838" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiwari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8FHVR0P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rommel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.04.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZ8H87S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Henninh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.04.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXWJ475R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453146v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vareilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Assoa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yezou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK4M87D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.11.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CR4SQR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Assoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630500397658" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358087v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00271-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJFQV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depecker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Virgone" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(00)00044-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LRKWCZ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Menezo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650001537831" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CZKFL9K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478842v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272876v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.hte.009969" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.394" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478969v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478962v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478838v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478909v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016730v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099475v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maturi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kronthaler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-6AV.4.28" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950632v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950178v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937291v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boillot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950635v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950639v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937256v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950623v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955411v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769892v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955419v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937452v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769896v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937499v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932065v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wirth" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatkowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347316v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347279v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167530v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Null Cristofari" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446783v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boddaert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morlot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446724v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446715v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347308v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446711v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446708v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444847v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351194v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446837v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacavelli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446839v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446831v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446717v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446887v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357112v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446804v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babbah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Abdelouahab" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445977v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446720v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361806v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446786v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446772v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446863v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446778v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097356v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312516v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aude" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312397v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250708v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arbaretaz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA029" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664709v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>