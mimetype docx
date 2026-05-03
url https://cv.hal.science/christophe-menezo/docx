--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -239,654 +239,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for renewable energy sources in mountain areas and the Alps case</w:t>
+                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Faraj</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156785v1</w:t>
+                <w:t xml:space="preserve">hal-05393255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly-inspired structures on strong and tough metagel for enhanced passive radiative and evaporative cooling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunities for renewable energy sources in mountain areas and the Alps case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Maruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Benesperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162941⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.115983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2025.115983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05193669v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Hybrid Data‐Driven Modeling and Prediction of Photovoltaic Soiling Losses: Balancing Accuracy and Simplicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pilat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Nerot</w:t>
+                <w:t xml:space="preserve">M.‐t. Doi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388, pp.125630. </w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/solr.202500576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980397v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Data‐Driven Modeling and Prediction of Photovoltaic Soiling Losses: Balancing Accuracy and Simplicity</w:t>
+                <w:t xml:space="preserve">Butterfly-inspired structures on strong and tough metagel for enhanced passive radiative and evaporative cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
+                <w:t xml:space="preserve">Di Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Pilat</w:t>
+                <w:t xml:space="preserve">Jipeng Fei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Arbaretaz</w:t>
+                <w:t xml:space="preserve">Yongping Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.‐t. Doi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Planes</w:t>
+                <w:t xml:space="preserve">Yuanhang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lushnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202500576⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 513, pp.162941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.162941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519203v1</w:t>
+                <w:t xml:space="preserve">hal-05193669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of photovoltaic (PV) integration on building envelope: a case study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive building-wise rooftop photovoltaic system detection in heterogeneous urban and rural areas: application to French territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Nerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farzaneh Changizi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3140 (3), pp.032009. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388, pp.125630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.125630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393255v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analysis of rooftop solar potential in highland and lowland territories: Impact of mountainous topography</w:t>
               </w:r>
@@ -1113,364 +1113,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic failure diagnosis using imaging techniques and electrical characterization</w:t>
+                <w:t xml:space="preserve">Techno-Economic Analysis of Combined Production of Wind Energy and Green Hydrogen on the Northern Coast of Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+                <w:t xml:space="preserve">Varha Maaloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
+                <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Abdallah</w:t>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dek Mouhoumed</w:t>
+                <w:t xml:space="preserve">Kaan Yetilmezs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
+                <w:t xml:space="preserve">Shafiqur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.25. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2024022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su16188063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743777v1</w:t>
+                <w:t xml:space="preserve">hal-04699206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economic Analysis of Combined Production of Wind Energy and Green Hydrogen on the Northern Coast of Mauritania</w:t>
+                <w:t xml:space="preserve">Photovoltaic failure diagnosis using imaging techniques and electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varha Maaloum</w:t>
+                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
+                <w:t xml:space="preserve">Alexandre Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mahmoud Ali</w:t>
+                <w:t xml:space="preserve">Asma Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaan Yetilmezs</w:t>
+                <w:t xml:space="preserve">Dek Mouhoumed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shafiqur Rehman</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Logerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su16188063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2024022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699206v1</w:t>
+                <w:t xml:space="preserve">hal-04743777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approach and predictive assessment of wind energy potential in the Nouakchott region, Mauritania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Moustapha Bououbeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Lamine Samb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shafiqur Rehman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Kader Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi‐pronged degradation analysis of a photovoltaic power plant after 9.5 years of operation under hot desert climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadreza Aghaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2183,51 +2183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of long-term performance degradation for a PV power plant operating in a desert maritime climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saleck Heyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Mohamed Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,472 +2415,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cruz</w:t>
+                <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Hubert</w:t>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginaud Chancoco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
+                <w:t xml:space="preserve">Éric Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (17), pp.8086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11178086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252330v1</w:t>
+                <w:t xml:space="preserve">hal-04234685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Validation of the Radiative Model for the Solar Cadaster Developed for Greater Geneva</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Thebault</w:t>
+                <w:t xml:space="preserve">Comparative investigation of concentrated photovoltaic thermal-thermoelectric with nanofluid cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Shittu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bouty</w:t>
+                <w:t xml:space="preserve">Guiqiang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Chaouki Ghenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Peyrol</w:t>
+                <w:t xml:space="preserve">Xudong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (17), pp.8086. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235, pp.113968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11178086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234685v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative investigation of concentrated photovoltaic thermal-thermoelectric with nanofluid cooling</w:t>
+                <w:t xml:space="preserve">Design processes and multi-regulation of biomimetic building skins: A comparative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Rejeb</w:t>
+                <w:t xml:space="preserve">Estelle Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samson Shittu</w:t>
+                <w:t xml:space="preserve">Tessa Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiqiang Li</w:t>
+                <w:t xml:space="preserve">Ginaud Chancoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaouki Ghenai</w:t>
+                <w:t xml:space="preserve">Omar Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xudong Zhao</w:t>
+                <w:t xml:space="preserve">Natasha Chayaamor-Heil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235, pp.113968. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 246, pp.111034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2021.113968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664401v1</w:t>
+                <w:t xml:space="preserve">hal-03252330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of the coherent structures in a transitional vertical channel natural convection flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.981-989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,51 +3438,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitional natural convection flow in a vertical channel: Impact of the external thermal stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3555,90 +3555,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel solar PV/Thermal collector design for the enhancement of thermal and electrical performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Ghenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Jemni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed flow development and indicators of transition in a natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4051,896 +4051,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of a solar system based on concentrating photovoltaic/thermal collector</w:t>
+                <w:t xml:space="preserve">Economic and environmental analysis of using metal-oxides/water nanofluid in photovoltaic thermal systems (PVTs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Ben Youssef</w:t>
+                <w:t xml:space="preserve">Abazar Abadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taher Maatallah</w:t>
+                <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Passandideh-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.1234-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.06.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817951v1</w:t>
+                <w:t xml:space="preserve">hal-04664384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady heated vertical channel flow in a cavity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of a solar system based on concentrating photovoltaic/thermal collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Maatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.301-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708465v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external temperature distribution on the convective mass flow rate in a vertical channel – A theoretical and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Unsteady heated vertical channel flow in a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.01.081⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.293-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727714v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in solar thermal harvesting technology based on surface solar absorption collectors: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jun-Tae Kim</w:t>
+                <w:t xml:space="preserve">Impact of external temperature distribution on the convective mass flow rate in a vertical channel – A theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.07.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.1264-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.01.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664386v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental analysis of using metal-oxides/water nanofluid in photovoltaic thermal systems (PVTs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
+                <w:t xml:space="preserve">Advances in solar thermal harvesting technology based on surface solar absorption collectors: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imtiaz Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Tae Kim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2018.06.089⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.123-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04664384v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment viability of a Concentrating Photovoltaic/Thermal-energy cogeneration system (CPV/T) with storage for a textile industry application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taher Maatallah</w:t>
+                <w:t xml:space="preserve">Dynamic prediction of a building integrated photovoltaic system thermal behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+                <w:t xml:space="preserve">Nicolas Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sauzedde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.11.058⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820030v1</w:t>
+                <w:t xml:space="preserve">hal-04664377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic prediction of a building integrated photovoltaic system thermal behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon Gaillard</w:t>
+                <w:t xml:space="preserve">Assessment viability of a Concentrating Photovoltaic/Thermal-energy cogeneration system (CPV/T) with storage for a textile industry application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taher Maatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sauzedde</w:t>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, pp.73-82. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159, pp.841-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.01.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2017.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664377v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of tropical desert maritime climate on the performance of a PV grid-connected power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,77 +5013,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Scaling analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5290,64 +5290,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to turbulent heat transfer in heated vertical channel - Experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,51 +5433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Gaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.168-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,419 +5505,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and model validation of uncovered nanofluid sheet and tube type photovoltaic thermal solar system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
+                <w:t xml:space="preserve">Numerical and experimental studies on a Building integrated Semi-transparent Photovoltaic Thermal (BiSPVT) system: Model validation with a prototype test setup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Gaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.N. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Al-Helal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 110, pp.367-377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.063⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 129, pp.329-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664364v1</w:t>
+                <w:t xml:space="preserve">hal-04664369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation study of a naturally-ventilated building integrated photovoltaic/thermal (BIPV/T) envelope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Numerical and model validation of uncovered nanofluid sheet and tube type photovoltaic thermal solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sardarabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Passandideh-Fard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Houcine Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272897v1</w:t>
+                <w:t xml:space="preserve">hal-04664364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental studies on a Building integrated Semi-transparent Photovoltaic Thermal (BiSPVT) system: Model validation with a prototype test setup</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.N. Tiwari</w:t>
+                <w:t xml:space="preserve">Simulation study of a naturally-ventilated building integrated photovoltaic/thermal (BIPV/T) envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.M. Al-Helal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.517-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.10.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04664369v1</w:t>
+                <w:t xml:space="preserve">hal-01272897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in a non-uniformly heated vertical open-ended channel</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tkachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,329 +6160,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiative‐heat transfer on photovoltaic module temperature</w:t>
+                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Weiss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pip.2633⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.1991 - 1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664448v1</w:t>
+                <w:t xml:space="preserve">hal-02333721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
+                <w:t xml:space="preserve">Impact of radiative‐heat transfer on photovoltaic module temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pip.2633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333721v1</w:t>
+                <w:t xml:space="preserve">hal-04664448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic numerical model of a high efficiency PV–T collector integrated into a domestic hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 111, pp.68-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6522,419 +6522,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of a naturally ventilated PV double-skin building envelope in real operating conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Study of the thermal and electrical performances of PVT solar hot water system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fortuin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.018⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (C), pp.751-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955384v1</w:t>
+                <w:t xml:space="preserve">hal-00778018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic study of a new concept of photovoltaic–thermal hybrid collector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of a naturally ventilated PV double-skin building envelope in real operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 107, pp.637-652. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 103, pp.223-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.02.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.05.035⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01272588v1</w:t>
+                <w:t xml:space="preserve">hal-00955384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal and electrical performances of PVT solar hot water system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic study of a new concept of photovoltaic–thermal hybrid collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fortuin</w:t>
+                <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68 (C), pp.751-755. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.637-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2014.05.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778018v1</w:t>
+                <w:t xml:space="preserve">hal-01272588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PHOTOTHERM project: full scale experimentation and modelling of a photovoltaic -thermal (PV-T) hybrid system for domestic hot water applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48, pp.581 - 587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6962,454 +6962,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitional natural convection flow and heat transfer in an open channel</w:t>
+                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.1265-1276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777907v1</w:t>
+                <w:t xml:space="preserve">hal-00777923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Transitional natural convection flow and heat transfer in an open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868541v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Convection in a Vertical Open-Ended Channel: Comparison between Experimental and Numerical Results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of turbulent natural convection in a vertical water channel with symmetric heating: Flow and heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2012.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777923v1</w:t>
+                <w:t xml:space="preserve">hal-00868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Solar - a Review on Photovoltaic and Thermal Power Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.N. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7450,307 +7450,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of natural convection in vertical and tilted photovoltaic application</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in a vertical open-ended channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghar Ek Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.014⟩</w:t>
+              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00777991v1</w:t>
+                <w:t xml:space="preserve">hal-00777986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation of unsteady natural convection in a vertical open-ended channel.</w:t>
+                <w:t xml:space="preserve">Modelling of natural convection in vertical and tilted photovoltaic application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghar Ek Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guan Heng Yeoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.810-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ComputThermalScien.2012005217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00777986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a hybrid PV/thermal solar-assisted heat pump system for sports center water heating application</w:t>
               </w:r>
@@ -7775,51 +7775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin-Tai Chow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.265838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7866,64 +7866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-Scale Experimentation on Building an Integrated Photovoltaic Component for Naturally Ventilated Double-Skin Configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7964,290 +7964,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Solar: A Review on Photovoltaic and Thermal Power Integration</w:t>
+                <w:t xml:space="preserve">Experimental study of a chimney enhanced heat emitter designed for internal renovation of buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chow</w:t>
+                <w:t xml:space="preserve">Sébastien Pinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tiwari</w:t>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54, pp.169-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664456v1</w:t>
+                <w:t xml:space="preserve">hal-00955401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a chimney enhanced heat emitter designed for internal renovation of buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+                <w:t xml:space="preserve">Hybrid Solar: A Review on Photovoltaic and Thermal Power Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tiwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Renzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2012.07.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Photoenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/307287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00955401v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of PV module optical properties for PV-thermal hybrid collector application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8332,51 +8332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient single glazed flat plate photovoltaic-thermal hybrid collector for domestic hot water system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in nonuniformly heated channel investigation – Application to photovoltaic facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8556,90 +8556,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection In a Nonuniformly Heated Channel Investigation with application to Photovoltaic Façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8716,51 +8716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,51 +8927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance of water hybrid PV/T collectors applied to combisystems of Direct Solar Floor type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9158,160 +9158,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of a Vertical Solar Collector Integrated in a Building Frame: Radiation and Turbulent Natural Convection Coupling</w:t>
+                <w:t xml:space="preserve">Numerical simulation of a vertical solar collector integrated in building frame: radiation and turbulent natural convection coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664360v1</w:t>
+                <w:t xml:space="preserve">hal-00358087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The humidity effect on turbulent convection in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9320,211 +9311,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.357-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a vertical solar collector integrated in building frame: radiation and turbulent natural convection coupling</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of a Vertical Solar Collector Integrated in a Building Frame: Radiation and Turbulent Natural Convection Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Menezo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 27 (2), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457630500397658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358087v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of coupled spectral radiation, thermal and carrier transport in a silicon photovoltaic cell</w:t>
               </w:r>
@@ -10237,51 +10237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a highly intermittent heating law for discontinuously occupied buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10631,51 +10631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaic (PV) Integration in Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Changizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,51 +10856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and degradation analysis of photovoltaic modules under harsh environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11448,64 +11448,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Of Simulation Tools To Model The Solar Irradiation On Building Façades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,312 +11563,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
+                <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Santiago, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/swc.2019.51.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111480v1</w:t>
+                <w:t xml:space="preserve">hal-03501770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Solar Cadaster for the Monitoring of Solar Energy Urban Deployment: the Case of the Greater Geneva</w:t>
+                <w:t xml:space="preserve">BIPV suitability analysis in the Genève agglomeration using GIS-based multi-criteria evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Berrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cliville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Desthieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">89th meeting of the EURO Working Group in Multi Criteria Decision Aiding (EWG-MCDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501770v1</w:t>
+                <w:t xml:space="preserve">hal-02111480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-stage natural convection in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11958,51 +11958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwang Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Patterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AHMTC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
@@ -12044,51 +12044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal vertical uniformément chauffé soumis à différentes stratifications thermiques extérieures – Etude expérimentale et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12126,64 +12126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady behaviour of natural convection flow in a vertical channel inside a cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12215,312 +12215,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une méthodologie intégrée d’évaluation du potentiel de production solaire à l’échelle de la ville</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099458v1</w:t>
+                <w:t xml:space="preserve">hal-02099462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de la stratification thermique extérieure dans les modèles de prédiction du débit des parois solaires ventilées par convection naturelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Mise en place d’une méthodologie intégrée d’évaluation du potentiel de production solaire à l’échelle de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Reizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journées Nationales sur l’Energie Solaire, JNES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099462v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building integrated (PV) systems - energy production modelling in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govehovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12571,51 +12571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of external temperature distribution on the turbulent and thermal fields in a vertical uniformly heated channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12692,51 +12692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of decomposition methods for the analysis of transitional natural convection flow in a vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12813,51 +12813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convective flow analysis in vertical channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,51 +12921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of heat recovery from flat roof photovoltaic systems by mechanical ventilation for a wine warehouse in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13010,588 +13010,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a ventilated earth/air heat exchanger integrated in a building fundation</w:t>
+                <w:t xml:space="preserve">Modélisation d’une cheminée solaire ventilée naturellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479060v1</w:t>
+                <w:t xml:space="preserve">hal-01479037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un échangeur air/sol intégré au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, thermique et multiphysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479064v1</w:t>
+                <w:t xml:space="preserve">hal-01479023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Study of a ventilated earth/air heat exchanger integrated in a building fundation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479040v1</w:t>
+                <w:t xml:space="preserve">hal-01479060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une cheminée solaire ventilée naturellement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Chimney effect analysis for wall thermal flux injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
+              <w:t xml:space="preserve">6th Asia-Pacific Forum on Renewable Energy - AFORE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479037v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un échangeur air/sol intégré au bâtiment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Évaluation des performances réelles de double-peaux PV ventilées en milieu urbain suivant une approche orientée données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, thermique et multiphysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France. pp.174</w:t>
+              <w:t xml:space="preserve">2e journées nationales de l’énergie solaire - JNES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479023v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'ordre réduit pour l'analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés -application aux enveloppes ventilées des bâtiments solaires ou producteurs d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13642,51 +13642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’ordre réduit pour l’analyse et la modélisation de l'effet cheminée et des transferts de chaleur associés - application aux enveloppes ventilées des bâtiments solaires ou producteurs d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13724,51 +13724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Environmental Conditions on the Performance of a 300 kWp Solar PV Plant in Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daha Hassan Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13854,90 +13854,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des performances réelles de double‑peaux PV ventilées en milieu urbain suivant une approche orientée données,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.01-09</w:t>
@@ -13992,51 +13992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Marseille, France. pp.S3_136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14061,64 +14061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour (S23).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14156,113 +14156,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical model of a solar domestic hot water system integrating hybrid photovoltaic/thermal collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.1991-1997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272774v1</w:t>
@@ -14286,90 +14286,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven performance evaluation of ventilated photovoltaic double-skin facades in the built environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Turin, Italy. pp.447-452, </w:t>
@@ -14420,51 +14420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturally ventilated geothermal foundation modeling. 6th International Conference on Building Physics for a Sustainable Built Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14524,51 +14524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in an Open-Ended Channel Under Staggered Thermal Boundary Conditions. Application to the Control of the Free Cooling in Photovoltaic Double-Skin Facades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14622,239 +14622,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Turino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229020v1</w:t>
+                <w:t xml:space="preserve">hal-01229005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural cross-ventilation of buildings, an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical chauffé asymétriquement : stratification thermique externe et écoulements de retour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francesca Chillà</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Building Physics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.666⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01229005v1</w:t>
+                <w:t xml:space="preserve">hal-01229020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation study of a naturally ventilated building integrated photovoltaic (BIPV) envelope</w:t>
               </w:r>
@@ -14866,51 +14866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14983,51 +14983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15091,51 +15091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15154,1326 +15154,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Modélisation d’une fondation géothermique ventilée naturellement. XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229017v1</w:t>
+                <w:t xml:space="preserve">hal-02097342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle en canal ouvert sous conditions de flux thermique pariétal non-uniforme. Application au rafraichissement naturel de composants photovoltaïques intégrés en façade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Two quasi-steady states observation in an asymmetrically heated vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina. pp.E095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478838v1</w:t>
+                <w:t xml:space="preserve">hal-01229017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Convection naturelle en canal ouvert sous conditions de flux thermique pariétal non-uniforme. Application au rafraichissement naturel de composants photovoltaïques intégrés en façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">17e journées internationales de thermique, JITH 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478948v1</w:t>
+                <w:t xml:space="preserve">hal-01478838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de simulation d’une enveloppe photovoltaique integrée au batiment (PVIB) naturellement ventilée.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Fouille de données pour l’analyse du comportement complexe de systèmes photovoltaïque-thermiques en vrai grandeur et in situ intégrés aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ruedin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kaytoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.11-13</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, la thermique de l'habitat et de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478909v1</w:t>
+                <w:t xml:space="preserve">hal-01478948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d’une fondation géothermique ventilée naturellement. XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Etude de simulation d’une enveloppe photovoltaique integrée au batiment (PVIB) naturellement ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes, CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">XIIe Colloque Inter-Universitaire Franco-Québécois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada. pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097342v1</w:t>
+                <w:t xml:space="preserve">hal-01478909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi expérimental des performances d'une centrale solaire photovoltaïque à Djibouti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+                <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Chillà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016734v1</w:t>
+                <w:t xml:space="preserve">hal-01102248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+                <w:t xml:space="preserve">Suivi expérimental des performances d'une centrale solaire photovoltaïque à Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-17-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025252v1</w:t>
+                <w:t xml:space="preserve">hal-01016734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade photovoltaïque ventilée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Modélisation du productible d'un module photovoltaique en silicium cristallin en fonction des contraintes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8712</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005757v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du productible d'un module photovoltaique en silicium cristallin en fonction des contraintes climatiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Lubineau</w:t>
+                <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8999</w:t>
+              <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005753v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis tools to improve model validation and development using monitoring data for BIPV systems and PV systems operating in challenging environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Gaillard</w:t>
+                <w:t xml:space="preserve">Double-skin photovoltaics : from research to the market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOPHIA Project - Second Workshop on Building - Integrated Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">3rd KIC InnoEnergy Scientist Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479085v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Ventilation Measurements in Buildings: Small and Full Scales Experimental Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade photovoltaïque ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8712</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC15.min.009918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01102248v1</w:t>
+                <w:t xml:space="preserve">hal-01005757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Response of Building Integrated Photovoltaic Systems: Analysis of Monitoring Data from Installations at Three Sites in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Kronthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. pp.3720 - 3725, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-6AV.4.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102251v1</w:t>
+                <w:t xml:space="preserve">hal-01272785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation thermique d'un bâtiment équipé d'une façade photovoltaïque ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16502,342 +16515,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-4-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage entre une cheminée solaire et un élément de fondation ventilée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Intégration de capteurs solaires photovoltaïques dans les enveloppes des bâtiments : évaluation expérimentale des composants double-peaux naturellement ventilés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journées nationales de l’énergie solaire, JNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées nationales sur l'énergie solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099475v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Response of Building Integrated Photovoltaic Systems: Analysis of Monitoring Data from Installations at Three Sites in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation du couplage entre une cheminée solaire et un élément de fondation ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1ère journées nationales de l’énergie solaire, JNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4229/EUPVSEC20142014-6AV.4.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272785v1</w:t>
+                <w:t xml:space="preserve">hal-02099475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Convection in an Open Vertical Channel with Heated Walls at high Rayleigh Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16923,64 +16923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17018,90 +17018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un système hybride photovoltaïque/thermique intégré à un chauffe-eau solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-4-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17208,77 +17208,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaic Double Facade Full Scale Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17303,103 +17303,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale de la convection naturelle en canal semi-ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
@@ -17422,1249 +17422,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic coupled thermal and electrical model of residential rooftop BIPV systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémi Le Berre</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
+              <w:t xml:space="preserve">Building Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937425v1</w:t>
+                <w:t xml:space="preserve">hal-00937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zero emission housing design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
+              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025250v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of natural convection in a differentially heated channel</w:t>
+                <w:t xml:space="preserve">Development and modelling of a high efficiency photovoltaic-thermal (PV-T) hybrid collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Australian Natural Convection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">EU FP7 SOPHIA Project Workshop on "What are the requirements of solar photovoltaic in buildings?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950628v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative design, construction and performances of hybrid photovoltaic-thermal collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950197v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a Ventilated PV Double-Skin Façade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale comparative de trois composants photovoltaïques intégrés au bâtiment (PVIB) en configuration double-façade naturellement ventilée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950178v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full scale experiments and modelling of a photovoltaic-thermal (PV-T) hybrid system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+                <w:t xml:space="preserve">Analyse expérimentale de la convection naturelle dans les parois ventilées. Application aux double-peaux photovoltaïques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque 2AD-ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939988v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of natural convection in a differentially heated channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
+              <w:t xml:space="preserve">8th Australian Natural Convection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937302v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PHOTOTHERM project: full scale experiments and modelling of a Photovoltaic-Thermal (PV-T) hybrid system for domestic hot water application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Full scale experiments and modelling of a photovoltaic-thermal (PV-T) hybrid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Clean Technology for Smart Cities and Buildings from nano to urban scale - CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950243v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic coupled thermal and electrical model of residential rooftop BIPV systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Guiot</w:t>
+                <w:t xml:space="preserve">Modélisation d'une double-peau photovoltaïque ventilée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Boillot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Gérardmer, France. pp.6250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937291v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero emission housing design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PHOTOTHERM project: full scale experiments and modelling of a Photovoltaic-Thermal (PV-T) hybrid system for domestic hot water application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">International Conference on Solar Heating and Cooling for Buildings and Industry - SHC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950635v1</w:t>
+                <w:t xml:space="preserve">hal-00950243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and modelling of a high efficiency photovoltaic-thermal (PV-T) hybrid collector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation d'un composant d'enveloppe solaire ventilé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU FP7 SOPHIA Project Workshop on "What are the requirements of solar photovoltaic in buildings?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">XI ème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes - CIFQ 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950639v1</w:t>
+                <w:t xml:space="preserve">hal-00950197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative design, construction and performances of hybrid photovoltaic-thermal collectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of a Ventilated PV Double-Skin Façade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamimi Saadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Potential Technological Developments for Zero Carbon Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Hong-Kong, Hong Kong SAR China</w:t>
+              <w:t xml:space="preserve">CLIMA 2013 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950638v1</w:t>
+                <w:t xml:space="preserve">hal-00950178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of residential roof BIPV systems subject to building integration codes: dynamic modelling and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -18870,64 +18870,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18991,64 +18991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19086,51 +19086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19175,519 +19175,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation et validation expérimentale des effets de mismatch thermique sur les systèmes photovoltaïques intégrés aux bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">2ième Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778102v1</w:t>
+                <w:t xml:space="preserve">hal-00955419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
+              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778094v1</w:t>
+                <w:t xml:space="preserve">hal-00778108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal mismatch effects in Building Integrated Photovoltaic ‐BIPV Systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical investigation for natural convection in a vertical open-ended channel : comparison with experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Zoubir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955411v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of natural convection flow and heat transfer in a non-uniform heated vertical open channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Change in ﬂow regime in a natural convection ﬂow in an open-ended vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">7th Internationnal Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy. pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769892v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et transferts de chaleur aux parois au sein d'un canal vertical non uniformément chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19719,286 +19732,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale des effets de mismatch thermique sur les systèmes photovoltaïques intégrés aux bâtiments</w:t>
+                <w:t xml:space="preserve">Study of thermal mismatch effects in Building Integrated Photovoltaic ‐BIPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième Colloque Internationale Francophone d'Énergétique et de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-5-77</w:t>
+              <w:t xml:space="preserve">International Conference on Energy Security, Global Warming and sustainable Climate - Solaris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955419v1</w:t>
+                <w:t xml:space="preserve">hal-00955411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un écoulement de convection naturelle en canal vertical : application aux double-peaux photovoltaïques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Analysis of natural convection flow and heat transfer in a non-uniform heated vertical open channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième colloque International Francophone d'Énergétique et Mécanique - CIFEM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Ouagadougou, Burkina Faso. pp.ART-13-84</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Turbulence, Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778108v1</w:t>
+                <w:t xml:space="preserve">hal-00769892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full scale experimentation of building integrated photovoltaic component for naturally ventilated double-skin conﬁguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20036,51 +20036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validated model to predict the thermal and electrical performance of residential rooftop BIPV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20200,51 +20200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20286,51 +20286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de prédiction des performances thermique et électrique de capteurs solaires photovoltaïques intégrés au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Brigitte Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20424,64 +20424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation à l'échelle 1 de composants photovoltaïques intégrés au (PVIB) en configuration double-façade naturellement ventilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20513,554 +20513,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la conversion solaire grâce au concept de capteur hybride photovoltaïque-thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Kwiatowski</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781101v1</w:t>
+                <w:t xml:space="preserve">hal-00781110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la conversion solaire grâce au concept de capteur hybride photovoltaïque-thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupeyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kwiatowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421474v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Convection naturelle dans un canal vertical en eau avec chauffage pariétal : influence de la stratification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421499v1</w:t>
+                <w:t xml:space="preserve">hal-03421474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de la convection naturelle dans un canal vertical en eau</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des écoulements de convection naturelle en canal vertical différentiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française deThermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781110v1</w:t>
+                <w:t xml:space="preserve">hal-03421499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des transferts thermo-convectifs dans un canal vertical à flux imposé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Zoubir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21098,64 +21098,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la dynamique d'un écoulement de convection naturelle et des transferts de chaleur aux parois au sein d'un canal vertical différentiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21213,277 +21213,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des échanges convectifs au sein d'écoulements de convection naturelle en milieu ouvert - Application au rafraichissement de composants photovoltaïques intégrés au bâtiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
+              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554708v1</w:t>
+                <w:t xml:space="preserve">hal-00554729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Etude des échanges convectifs au sein d'écoulements de convection naturelle en milieu ouvert - Application au rafraichissement de composants photovoltaïques intégrés au bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
+              <w:t xml:space="preserve">1er Colloque internationale francophone d'énergie et mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.110-114, ART-3-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554729v1</w:t>
+                <w:t xml:space="preserve">hal-00554708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a high performances PV-Thermal flat plate collector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dupeyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21564,90 +21564,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dynamic and Heat Transfer of Natural Convection Flow Inside a Double Skin Façade (BIPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibaliz Sanvicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihe Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21806,64 +21806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22374,480 +22374,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microgeneration and energy savings could make your building autnomous</w:t>
+                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire organisé par Ambassade de France en commun avec Université de Southampton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga - Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446724v1</w:t>
+                <w:t xml:space="preserve">hal-00446708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific Modelling for conception and Optimisation of Innovative Solar Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Investigation of the Optimal Configurations of PV Integration in Building Façades : Analysis of Natural Convective flows in a Differentially Heated Vertical Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Printemps de La Recherche EDF R&amp;D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Moret-sur-Loing, France</w:t>
+              <w:t xml:space="preserve">Climamed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446715v1</w:t>
+                <w:t xml:space="preserve">hal-00444847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon Confluence : un projet réel pour des solutions HQE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microgeneration and energy savings could make your building autnomous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ2007, 28-30 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.329-334</w:t>
+              <w:t xml:space="preserve">Séminaire organisé par Ambassade de France en commun avec Université de Southampton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347308v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
+                <w:t xml:space="preserve">Scientific Modelling for conception and Optimisation of Innovative Solar Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga -Pékin, China</w:t>
+              <w:t xml:space="preserve">Colloque Printemps de La Recherche EDF R&amp;D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Moret-sur-Loing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446711v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyon Confluence : un projet réel pour des solutions HQE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga - Pekin, China</w:t>
+              <w:t xml:space="preserve">CIFQ2007, 28-30 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446708v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Investigation of the Optimal Configurations of PV Integration in Building Façades : Analysis of Natural Convective flows in a Differentially Heated Vertical Channel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reaching positive energy buildings for the future: dream or reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climamed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Festival Cinésciences Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Université de Tshinga -Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444847v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Investigation of Free Cooling by Natural Convection of Vertical Surfaces for Building Integrated Photovoltaic (BIPV) Applications</w:t>
               </w:r>
@@ -22859,51 +22859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Thermal Issues in Emerging Technologies, ThETA 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23112,394 +23112,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Performance Assessment and optimisation of solar hybrid panels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Morlot</w:t>
+                <w:t xml:space="preserve">Simulations numériques des écoulements de convection naturelle sous perturbations thermiques périodiques : Application aux doubles-peaux photovoltaïques (PV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique - SFT2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Ile de Ré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446839v1</w:t>
+                <w:t xml:space="preserve">hal-00446717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study in order to design a prototype of a photovoltaic-thermal hybrid collector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
+                <w:t xml:space="preserve">Hybrid Performance Assessment and optimisation of solar hybrid panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLIMAMED 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">21st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446831v1</w:t>
+                <w:t xml:space="preserve">hal-00446839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques des écoulements de convection naturelle sous perturbations thermiques périodiques : Application aux doubles-peaux photovoltaïques (PV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
+                <w:t xml:space="preserve">Parametric study in order to design a prototype of a photovoltaic-thermal hybrid collector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique - SFT2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Ile de Ré, France</w:t>
+              <w:t xml:space="preserve">CLIMAMED 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446717v1</w:t>
+                <w:t xml:space="preserve">hal-00446831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Natural Convection in a Double Facade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Leonardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 13th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23803,515 +23803,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des énergies renouvelables et maîtrise des échanges dans l'habitat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude numérique des transferts de chaleur et de masse en convection naturelle dans un canal vertical soumis à des perturbations thermiques périodiquement réparties sur ses parois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Scientifique sur Les Energies Renouvelables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445977v1</w:t>
+                <w:t xml:space="preserve">hal-00446786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la Demande de l'Énergie dans le Bâtiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of humidity on natural convection in a vertical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vareilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières assises de l'électricité en Martinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Fort de France, Martinique</w:t>
+              <w:t xml:space="preserve">4st International Conference on Computational Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446720v1</w:t>
+                <w:t xml:space="preserve">hal-00445994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un nouveau concept de capteur hybride photovoltaïque thermique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtrise de la Demande de l'Énergie dans le Bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Premières assises de l'électricité en Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361806v1</w:t>
+                <w:t xml:space="preserve">hal-00446720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of humidity on natural convection in a vertical channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Bennacer</w:t>
+                <w:t xml:space="preserve">Etude d'un nouveau concept de capteur hybride photovoltaïque thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. Assoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Julien</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4st International Conference on Computational Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Interuniversitaire Franco-Québécois - CIFQ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445994v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique des transferts de chaleur et de masse en convection naturelle dans un canal vertical soumis à des perturbations thermiques périodiquement réparties sur ses parois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des énergies renouvelables et maîtrise des échanges dans l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Maroc</w:t>
+              <w:t xml:space="preserve">Semaine Scientifique sur Les Energies Renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446786v1</w:t>
+                <w:t xml:space="preserve">hal-00445977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un concept de capteur solaire hybride photovoltaïque/thermique sur support métallique</w:t>
               </w:r>
@@ -24470,51 +24470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yezou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALENC 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24699,51 +24699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vareilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passive and Low Energy Architecture, PLEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25166,103 +25166,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of energy losses due to soiling of bifacial photovoltaic modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ioannis A. Tsanakas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Arbaretaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.‐t. Doi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering Sciences [physics]. Université savoie mont blanc, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -25364,51 +25364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Belmonte Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Boccalatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Brozovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25889,51 +25889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156785v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Faraj" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Benesperi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193669v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Long" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519203v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ioannis A. Tsanakas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pilat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbaretaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;t. Doi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Brigitte Assoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dek Mouhoumed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varha Maaloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustapha Bououbeid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafiqur Rehman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Yahya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Mahmoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01824-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Aghaei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quansah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyiwa Adaramola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Parvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleck Heyine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v13.i1.pp561-575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shittu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqiang Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghenai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113968" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccalatte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Taurines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Youssef" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Maatallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664386v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imtiaz Hussain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tae Kim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.07.027" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abazar Abadeh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sardarabadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Passandideh-Fard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.089" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPNJDSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01820030v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.11.058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664377v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauzedde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.078" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Eleftheriou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flouris Xeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.063" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5JQ28MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272897v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Tiwari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Al-Helal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50W7QD2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Tkachenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Yeoh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFN1NVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tkachenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159201002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2633" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZMZLP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Brigitte Assoa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.05.035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR0V2Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.09.032" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6QZFS5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777907v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.07.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTX4Z84W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T Chow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307287" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777991v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghar Ek Lau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Heng Yeoh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXPM8DRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005217" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Tai Chow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/265838" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chow" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiwari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.07.010" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8FHVR0P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rommel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.04.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZ8H87S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Henninh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.04.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXWJ475R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453146v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vareilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Assoa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yezou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK4M87D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.11.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CR4SQR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Assoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664360v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630500397658" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358062v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358087v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00271-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJFQV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depecker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Virgone" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(00)00044-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LRKWCZ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Menezo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650001537831" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CZKFL9K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479060v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479023v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478842v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272876v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.hte.009969" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.394" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478969v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478962v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478838v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478909v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097342v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005757v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016730v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099475v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272785v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maturi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kronthaler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-6AV.4.28" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950632v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950628v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950178v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937291v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boillot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950635v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950639v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950638v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937256v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950623v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955411v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769892v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955419v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937452v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769896v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937499v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932065v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wirth" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatkowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347316v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347279v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167530v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Null Cristofari" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446783v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boddaert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morlot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446724v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446715v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347308v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446711v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446708v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444847v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351194v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446837v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacavelli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446839v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446831v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446717v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446887v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357112v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446804v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babbah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Abdelouahab" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445977v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446720v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361806v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445994v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446786v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446772v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446863v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446778v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097356v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312516v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aude" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312397v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250708v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arbaretaz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA029" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664709v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05028604v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Ferry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Parenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thebault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/8I4MZ" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393255v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Changizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156785v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Faraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Maruzzo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Benesperi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lushnikova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2025.115983" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ioannis A. Tsanakas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pilat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arbaretaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;t. Doi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Planes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202500576" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jipeng Fei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Long" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhang Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.162941" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04980397v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Nerot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govehovitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.125630" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris N&#233;rot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Berrah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112632" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya Brigitte Assoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ratovonkery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Morlot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2024.120679" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699206v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varha Maaloum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustapha Bououbeid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Yetilmezs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shafiqur Rehman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16188063" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743777v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mathieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Abdallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dek Mouhoumed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Logerais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664429v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mohamed Yahya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Samb" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Kader Mahmoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40808-023-01824-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Boccalatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2023.104677" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadreza Aghaei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quansah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muyiwa Adaramola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parviz Parvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3694" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Paolini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119478" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Manni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Formolli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Croce" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desthieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703326v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.111919" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2022.01.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664419v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saleck Heyine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v13.i1.pp561-575" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234685v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouty" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Peyrol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11178086" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Rejeb" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Shittu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiqiang Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Ghenai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xudong Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.113968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252330v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cruz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hubert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginaud Chancoco" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Naim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Chayaamor-Heil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reizes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038758" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664395v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boccalatte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fossa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110129" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamimi Saadon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gaillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04699082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.07.057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134928v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clivill&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14609/Ti_1_20_1e" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Timchenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menezo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Reizes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119476" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Jemni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.158" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Taurines" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giroux-Julien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.01.037" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.118502" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047087v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainagul Jumabekova" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Meur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucquier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2018.1562739" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664384v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abazar Abadeh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sardarabadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Passandideh-Fard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.06.089" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPNJDSP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01817951v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Youssef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Maatallah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.01.081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imtiaz Hussain" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Tae Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.07.027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664377v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Negri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sauzedde" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.01.078" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01820030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2017.11.058" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664380v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.03.013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393867v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daverat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Xin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.036" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shady Attia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyvios Eleftheriou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flouris Xeni" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.09.043" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393834v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Gaur" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.01.062" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664369v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.N. Tiwari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Al-Helal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.10.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50W7QD2M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664364v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Houcine Dhaou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.063" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5JQ28MJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.10.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Tkachenko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Yeoh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2015.07.029" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFN1NVG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tkachenko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20159201002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haurant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dupeyrat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.391" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664448v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.2633" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CZMZLP70-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.10.031" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43TF8ZTH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fortuin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.09.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6QZFS5S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.02.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272588v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Brigitte Assoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.05.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGR0V2Z0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333713v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.02.068" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777923v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Zoubir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777907v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibaliz Sanvicente" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.07.004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTX4Z84W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868541v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2012.05.018" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T Chow" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/307287" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghar Ek Lau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.2012005217" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777991v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Heng Yeoh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.10.014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXPM8DRZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778001v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Bai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin-Tai Chow" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/265838" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876380v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4303/jfrea/R120316" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955401v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pinard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Renzi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2012.07.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8FHVR0P-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chow" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tiwari" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wirth" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rommel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2011.04.036" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLZ8H87S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683946v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Henninh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.04.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXWJ475R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453146v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vareilles" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395916v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vareilles" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ComputThermalScien.v1.i3.10" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.B. Assoa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yezou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2007.04.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LK4M87D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350733v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fraisse" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Johannes" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2006.11.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5CR4SQR9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350623v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Assoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358087v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muresan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bennacer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358062v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vareilles" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Julien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664360v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457630500397658" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358088v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Muresan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(03)00271-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKJFQV5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664354v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(01)00023-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03GZH0K-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664345v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Depecker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Virgone" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lepers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0360-1323(00)00044-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LRKWCZ6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04664351v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4754(00)00232-9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W8408DQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04163141v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Menezo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/0957650001537831" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-CZKFL9K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095750v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281508v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romagnoli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-135" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281520v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-142" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491330v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Logerais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04845130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006011v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesieur" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238984v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio G&#243;mez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Fueyo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234874v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2021.30774" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234820v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Compagnon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2021.38.04" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501770v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.51.04" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111480v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cliville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900617v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097293v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongling Zhao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwang Lei" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patterson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097374v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900621v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099462v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099458v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyrol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097266v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097307v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099467v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478819v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Taurines" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479037v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479023v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479060v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479064v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479040v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruedin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kaytoue" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479012v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479029v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478901v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478842v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446107v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272774v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272611v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478878v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.621" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272876v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.hte.009969" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229005v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salort" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chill&#224;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.666" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229020v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480581v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.394" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478969v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478962v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097342v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478838v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478948v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478909v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102248v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009918" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479085v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Le Berre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025252v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005757v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272785v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maturi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kronthaler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20142014-6AV.4.28" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016730v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102251v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099475v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102223v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.ncv.009747" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005764v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016728v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950632v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937443v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950215v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937291v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guiot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boillot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950635v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950639v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950638v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937425v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025250v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950628v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939988v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937302v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950243v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950197v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937256v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950223v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950623v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937283v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950251v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955419v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778108v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778102v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778094v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daverat" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781048v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955411v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769892v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937452v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guiot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boillot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769896v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937499v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778109v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781110v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781101v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupeyrat" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatowski" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421474v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421499v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778138v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778135v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554708v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932065v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hofmann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wirth" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kwiatkowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347351v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347316v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347279v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347361v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167530v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boddaert" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poggi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Null Cristofari" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446783v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boddaert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morlot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446708v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444847v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446724v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446715v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347308v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446711v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444518v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351194v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446837v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacavelli" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446717v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446839v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446831v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446887v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357112v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445998v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446804v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babbah" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Draoui" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ben Abdelouahab" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446786v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445994v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446720v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361806v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445977v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446772v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446863v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446778v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quenard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097356v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312516v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aude" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepers" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Inard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312397v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Meslem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794711v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Popinet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Itina" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cordier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05250708v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Arbaretaz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA029" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235538v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Baker" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Belmonte Monteiro" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Brozovsky" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664709v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Merlin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>