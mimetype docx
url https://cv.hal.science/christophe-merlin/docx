--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1030,732 +1030,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
+                <w:t xml:space="preserve">EpicPCR 2.0: Technical and Methodological Improvement of a Cutting-Edge Single-Cell Genomic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+                <w:t xml:space="preserve">Véronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pradalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronica Roman</w:t>
+                <w:t xml:space="preserve">Marko Virta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (8), pp.1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9081649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406207v1</w:t>
+                <w:t xml:space="preserve">hal-03314701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and environmental host range of the SXT/R391 ICEs in aquatic environmental communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of antibiotics triggering the dissemination of antibiotic resistance genes by SXT/R391 elements using a dedicated high-throughput whole-cell biosensor assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pradalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Roman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280978v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Water Dispersible Orange-Emitting Mn-Doped ZnSe/ZnS and CdTe/CdS Core/Shell Quantum Dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abundance and environmental host range of the SXT/R391 ICEs in aquatic environmental communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Larvor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboulaich Abdelhay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Le Devendec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanotechnology in Diagnosis and Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12974/2311-8792.2021.07.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322272v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissémination de l’antibiorésistance en milieu piscicole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Water Dispersible Orange-Emitting Mn-Doped ZnSe/ZnS and CdTe/CdS Core/Shell Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboulaich Abdelhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanotechnology in Diagnosis and Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12974/2311-8792.2021.07.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03209369v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dissémination de l’antibiorésistance en milieu piscicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les contaminants chimiques seuls ou en mélange, 16, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322835v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03209369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EpicPCR 2.0: Technical and Methodological Improvement of a Cutting-Edge Single-Cell Genomic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronica Roman</w:t>
+                <w:t xml:space="preserve">F-Specific RNA Bacteriophage Transport in Stream Water: Hydro-Meteorological Controls and Association with Suspended Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Martínez-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Ogorzaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Virta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Montargès-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (8), pp.1649. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9081649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w13162250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314701v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-Free DNA: An Underestimated Source of Antibiotic Resistance Gene Dissemination at the Interface Between Human Activities and Downstream Environments in the Context of Wastewater Reuse</w:t>
               </w:r>
@@ -1884,51 +1884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Cacace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kampouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2204,51 +2204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zn2+ leakage and photo-induced reactive oxidative species do not explain the full toxicity of ZnO core Quantum Dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dezanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali de La Cruz Barrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Montarges-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Fiorentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Groshenry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,295 +3123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the aggregation mechanism of bacteria (Shewanella oneidensis MR1) in the presence of polyethyleneimine: Effects of the exopolymeric superstructure and polymer molecular weight</w:t>
+                <w:t xml:space="preserve">High Throughput Analysis of Integron Gene Cassettes in Wastewater Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Eve Krapf</w:t>
+                <w:t xml:space="preserve">Joao Gatica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lartiges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
+                <w:t xml:space="preserve">Vijay Tripathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Francius</w:t>
+                <w:t xml:space="preserve">Stefan Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Celia Manaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.285-293. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (21), pp.11825-11836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145608v1</w:t>
+                <w:t xml:space="preserve">hal-03326444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Throughput Analysis of Integron Gene Cassettes in Wastewater Environments</w:t>
+                <w:t xml:space="preserve">Deciphering the aggregation mechanism of bacteria (Shewanella oneidensis MR1) in the presence of polyethyleneimine: Effects of the exopolymeric superstructure and polymer molecular weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Gatica</w:t>
+                <w:t xml:space="preserve">Marie-Eve Krapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vijay Tripathi</w:t>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Green</w:t>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Manaia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Berendonk</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (21), pp.11825-11836. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.285-293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b03188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326444v1</w:t>
+                <w:t xml:space="preserve">hal-02145608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic impact of sulfamethoxazole on the metabolic activity and composition of enriched nitrifying microbial culture</w:t>
               </w:r>
@@ -3828,64 +3828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and toxicity of ZnO quantum dots: Interplay between nanoparticles and bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,721 +3951,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of seven methods for extraction of bacterial DNA from fecal and cecal samples of mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonot</w:t>
+                <w:t xml:space="preserve">Janina Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Patron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Legrand-Frossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.180-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498640v1</w:t>
+                <w:t xml:space="preserve">hal-02314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the core composition on the stability, the ROS production and the toxicity of CdSe quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence-Anais Kauffer</w:t>
+                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.872 - 882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00947704v1</w:t>
+                <w:t xml:space="preserve">hal-01498640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical stress response to temperature and NaOCl exposure leading to septation defect during cell division in Cupriavidus metallidurans CH34</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mathieu</w:t>
+                <w:t xml:space="preserve">Incidence of the core composition on the stability, the ROS production and the toxicity of CdSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence-Anais Kauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.246-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912959v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural microbial communities supporting the transfer of the IncP-1 beta plasmid pB10 exhibit a higher initial content of plasmids from the same incompatibility group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical stress response to temperature and NaOCl exposure leading to septation defect during cell division in Cupriavidus metallidurans CH34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boussad Arroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berengere Breuil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00637⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 353 (1), pp.33 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505218v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of seven methods for extraction of bacterial DNA from fecal and cecal samples of mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
+                <w:t xml:space="preserve">Natural microbial communities supporting the transfer of the IncP-1 beta plasmid pB10 exhibit a higher initial content of plasmids from the same incompatibility group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2014.07.029⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2014.00637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02314539v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterned Hydrophobic Domains in the Exopolymer Matrix of Shewanella oneidensis MR-1 Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Aldeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Fontaine-Aupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,705 +5150,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties and cellular toxicity of (poly)aminoalkoxysilanes-functionalized ZnO quantum dots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
+                <w:t xml:space="preserve">Polyethyleneimine-mediated flocculation of Shewanella oneidensis MR-1: Impacts of cell surface appendage and polymer concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Krapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lartiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guillotteau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/33/335101⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1838-1846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776199v1</w:t>
+                <w:t xml:space="preserve">hal-02187084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethyleneimine-mediated flocculation of Shewanella oneidensis MR-1: Impacts of cell surface appendage and polymer concentration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lartiges</w:t>
+                <w:t xml:space="preserve">Physicochemical properties and cellular toxicity of (poly)aminoalkoxysilanes-functionalized ZnO quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen-Mihaela Tilmaciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.335101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/33/335101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2011.12.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02187084v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous Route to Biocompatible ZnSe:Mn/ZnO Core/Shell Quantum Dots Using 1-Thioglycerol As Stabilizer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial surface appendages strongly impact nanomechanical and electrokinetic properties of Escherichia coli cells subjected to osmotic stress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
+                <w:t xml:space="preserve">G. Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Polyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm2012928⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786198v1</w:t>
+                <w:t xml:space="preserve">pasteur-01393507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Internal RNA on Aggregation and Electrokinetics of Viruses: Comparison between MS2 Phage and Corresponding Virus-Like Particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aqueous Route to Biocompatible ZnSe:Mn/ZnO Core/Shell Quantum Dots Using 1-Thioglycerol As Stabilizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhay Aboulaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00407-11⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (16), pp.3706-3713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm2012928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891208v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial surface appendages strongly impact nanomechanical and electrokinetic properties of Escherichia coli cells subjected to osmotic stress.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Internal RNA on Aggregation and Electrokinetics of Viruses: Comparison between MS2 Phage and Corresponding Virus-Like Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Polyakov</w:t>
+                <w:t xml:space="preserve">C. Dika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Merlin</w:t>
+                <w:t xml:space="preserve">J. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumiko Abe</w:t>
+                <w:t xml:space="preserve">H. Ly-Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (5), pp.e20066. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (14), pp.4939 - 4948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0020066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00407-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01393507v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible and stable ZnO quantum dots generated by functionalization with siloxane-core PAMAM dendrons</w:t>
               </w:r>
@@ -5886,51 +5886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (6), pp.1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5976,51 +5976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the recovery of qPCR-grade DNA from sludge and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6099,243 +6099,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Dissemination of the Broad-Host-Range Plasmid pB10 in Sediment Microcosms by Quantitative PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure of bacteria to CdTe quantum dots : the importance of surface chemistry on cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bonot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Wolpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.225101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849624v1</w:t>
+                <w:t xml:space="preserve">hal-00394055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure of bacteria to CdTe quantum dots : the importance of surface chemistry on cytotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the Dissemination of the Broad-Host-Range Plasmid pB10 in Sediment Microcosms by Quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Wolpert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bonot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (1), pp.378 - 382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01125-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394055v1</w:t>
+                <w:t xml:space="preserve">hal-01849624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Damage to Nucleic Acids and Repair Machinery in Salmonella typhimurium Exposed to Chlorine</w:t>
               </w:r>
@@ -6451,103 +6451,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of bacteria to CdTe-core quantum dots: the importance of surface chemistry on cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Wolpert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinia Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20, pp.225101. </w:t>
@@ -7296,432 +7296,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tn4371:A Modular Structure Encoding a Phage-like Integrase, aPseudomonas-like Catabolic Pathway, and RP4/Ti-like Transfer Functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariane Toussaint</w:t>
+                <w:t xml:space="preserve">Les éléments transposables bactériens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/plas.1998.1375⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (8-9), pp.I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/10608/1491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323133v1</w:t>
+                <w:t xml:space="preserve">hal-03323136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GntR-like negative regulator of the biphenyl degradation genes of the transposon Tn4371</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Toussaint</w:t>
+                <w:t xml:space="preserve">Tn4371:A Modular Structure Encoding a Phage-like Integrase, aPseudomonas-like Catabolic Pathway, and RP4/Ti-like Transfer Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Springael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004380051142⟩</w:t>
+              <w:t xml:space="preserve">Plasmid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41 (1), pp.40-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/plas.1998.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323138v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments transposables bactériens.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GntR-like negative regulator of the biphenyl degradation genes of the transposon Tn4371</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Springael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Merlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Toussaint</w:t>
+                <w:t xml:space="preserve">A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 262 (4-5), pp.790-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004380051142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/10608/1491⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03323136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation of the bph gene cluster of transposon Tn4371, encoding enzymes for the degradation of biphenyl and 4-chlorobiphenyl compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Springael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 253 (4), pp.499-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7780,64 +7780,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of Pseudomonas aeruginosa mutator phage D3112 into Alcaligenes eutrophus strain CH34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Krylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 146 (3), pp.245-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7896,90 +7896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a temperate phage hosted by Alcaligenes eutrophus strain A5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Faelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Geuskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 144 (8), pp.627-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8186,90 +8186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Recruiters and Transporters: the Modular Structure of Bacterial Mobile Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Mahillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nesvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Horizontal Gene Pool — Bacterial Plasmids and Gene Spread</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.363-409, 2001, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8472,51 +8472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Keenum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bonnedahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01753-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o Caldeira Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Le&#227;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leron Khalifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Vaz-Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00170-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaich Abdelhay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8792.2021.07.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cacace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kampouris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#228;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.02.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto B.M. Marano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manaia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga C Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kreuzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.06.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GHW313-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gatica" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Tripathi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Green" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Manaia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03188" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Ubay-Cokgor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Orhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB236TS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3PW73P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-Anais Kauffer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.029" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDTJQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314539v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ferrand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Patron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand-Frossi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9M046C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03054-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michael" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Mcardell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Manaia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Hassenboehler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1FL6QLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillotteau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/33/335101" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FFLK2D76-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891208v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dika" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ly-Chatain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393507v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Merlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Abe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020066" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Oliver Moussodia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917629B" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDA72D526539BDE679E6536F6CD8964AEEAF9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2686-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRDTGFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849624v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01125-09" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394055v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wolpert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajj Chehade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Block" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/201868" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/22/225101" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CWMW9B9R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcateer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Coulson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.21.6415&#8211;6424.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leplae" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4837&#8211;4845.2003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4573&#8211;4581.2002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.2001.1552" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z530X76B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.19.5513&#8211;5517.2002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Springael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.42&#8211;50.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323133v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.1998.1375" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PWC5H4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323138v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Springael" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380051142" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9Z50G82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323136v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toussaint" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1491" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050349" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNQZ25K7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krylov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)80280-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80HRWZF8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geuskens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90065-A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DVDQ8D7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mahillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nesvera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.0902b.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Keenum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bonnedahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01753-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o Caldeira Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Le&#227;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leron Khalifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Vaz-Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00170-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaich Abdelhay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8792.2021.07.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cacace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kampouris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#228;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.02.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto B.M. Marano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manaia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga C Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kreuzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.06.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GHW313-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gatica" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Tripathi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Green" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Manaia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Ubay-Cokgor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Orhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB236TS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3PW73P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ferrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Patron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand-Frossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9M046C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-Anais Kauffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDTJQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03054-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michael" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Mcardell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Manaia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Hassenboehler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1FL6QLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillotteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/33/335101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FFLK2D76-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Merlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Abe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dika" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ly-Chatain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Oliver Moussodia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917629B" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDA72D526539BDE679E6536F6CD8964AEEAF9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2686-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRDTGFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wolpert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01125-09" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajj Chehade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Block" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/201868" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/22/225101" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CWMW9B9R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcateer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Coulson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.21.6415&#8211;6424.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leplae" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4837&#8211;4845.2003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4573&#8211;4581.2002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.2001.1552" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z530X76B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.19.5513&#8211;5517.2002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Springael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.42&#8211;50.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toussaint" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.1998.1375" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PWC5H4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Springael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380051142" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9Z50G82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050349" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNQZ25K7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krylov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)80280-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80HRWZF8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geuskens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90065-A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DVDQ8D7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mahillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nesvera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.0902b.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>