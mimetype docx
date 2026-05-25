--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome and Resistome Profiles along a Sewage-Effluent-Reservoir Trajectory Underline the Role of Natural Attenuation in Wastewater Stabilization Reservoirs</w:t>
+                <w:t xml:space="preserve">Environmental stress increases the invasion success of antimicrobial resistant bacteria in river microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Leão</w:t>
+                <w:t xml:space="preserve">Kenyum Bagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leron Khalifa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Uli Klümper</w:t>
+                <w:t xml:space="preserve">Gargi Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aem.00170-23⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483686v1</w:t>
+                <w:t xml:space="preserve">hal-05483679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental stress increases the invasion success of antimicrobial resistant bacteria in river microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbiome and Resistome Profiles along a Sewage-Effluent-Reservoir Trajectory Underline the Role of Natural Attenuation in Wastewater Stabilization Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leron Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenyum Bagra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlin</w:t>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gargi Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Berendonk</w:t>
+                <w:t xml:space="preserve">Ivone Vaz-Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Klümper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 904, pp.166661. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), pp.e00170-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00170-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483679v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05483686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layered Double Hydroxides (LDH) as nanocarriers for antimicrobial chemotherapy: From formulation to targeted applications</w:t>
               </w:r>
@@ -1735,399 +1735,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell-Free DNA: An Underestimated Source of Antibiotic Resistance Gene Dissemination at the Interface Between Human Activities and Downstream Environments in the Context of Wastewater Reuse</w:t>
+                <w:t xml:space="preserve">A global multinational survey of cefotaxime-resistant coliforms in urban wastewater treatment plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Woegerbauer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto B.M. Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Telma Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Manaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga C Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00671⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 144, pp.106035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550229v1</w:t>
+                <w:t xml:space="preserve">hal-02931405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory calibration of quantitative analyses of antibiotic resistance genes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell-Free DNA: An Underestimated Source of Antibiotic Resistance Gene Dissemination at the Interface Between Human Activities and Downstream Environments in the Context of Wastewater Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Woegerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.02.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322844v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global multinational survey of cefotaxime-resistant coliforms in urban wastewater treatment plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-laboratory calibration of quantitative analyses of antibiotic resistance genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telma Fernandes</w:t>
+                <w:t xml:space="preserve">Jaqueline Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Manaia</w:t>
+                <w:t xml:space="preserve">Damiano Cacace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga C Nunes</w:t>
+                <w:t xml:space="preserve">Ioannis Kampouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald Morrison</w:t>
+                <w:t xml:space="preserve">Thomas Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 144, pp.106035. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.102214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2020.106035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2018.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931405v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the Consumption of Antibiotics: Would That Be Enough to Slow Down the Dissemination of Resistances in the Downstream Environment?</w:t>
               </w:r>
@@ -2325,77 +2325,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotic resistance genes in treated wastewater and in the receiving water bodies: A pan-European survey of urban settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Cacace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despo Fatta-Kassinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Manaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddie Cytryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling antibiotic resistance: the environmental framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Manaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,285 +4097,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of the core composition on the stability, the ROS production and the toxicity of CdSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bonot</w:t>
+                <w:t xml:space="preserve">Florence-Anais Kauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinia Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 493, pp.872 - 882. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.246-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498640v1</w:t>
+                <w:t xml:space="preserve">hal-00947704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of the core composition on the stability, the ROS production and the toxicity of CdSe quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demonstrating plasmid-based horizontal gene transfer in complex environmental matrices: A practical approach for a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence-Anais Kauffer</w:t>
+                <w:t xml:space="preserve">Sébastien Bonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 268, pp.246-255. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 493, pp.872 - 882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2014.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947704v1</w:t>
+                <w:t xml:space="preserve">hal-01498640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical stress response to temperature and NaOCl exposure leading to septation defect during cell division in Cupriavidus metallidurans CH34</w:t>
               </w:r>
@@ -4755,51 +4755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban wastewater treatment plants as hotspots for antibiotic resistant bacteria and genes spread into the environment: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Manaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,51 +5976,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the recovery of qPCR-grade DNA from sludge and sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8472,51 +8472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Keenum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bonnedahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01753-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o Caldeira Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Le&#227;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leron Khalifa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Vaz-Moreira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00170-23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaich Abdelhay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8792.2021.07.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322844v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rocha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cacace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kampouris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#228;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.02.022" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto B.M. Marano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Fernandes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manaia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga C Nunes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Morrison" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106035" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kreuzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.06.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GHW313-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gatica" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Tripathi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Green" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Manaia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Ubay-Cokgor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Orhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB236TS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3PW73P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ferrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Patron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand-Frossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9M046C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947704v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-Anais Kauffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDTJQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03054-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michael" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Mcardell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Manaia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Hassenboehler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1FL6QLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillotteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/33/335101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FFLK2D76-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Merlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Abe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dika" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ly-Chatain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Oliver Moussodia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917629B" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDA72D526539BDE679E6536F6CD8964AEEAF9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2686-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRDTGFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wolpert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01125-09" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajj Chehade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Block" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/201868" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/22/225101" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CWMW9B9R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcateer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Coulson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.21.6415&#8211;6424.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leplae" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4837&#8211;4845.2003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4573&#8211;4581.2002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.2001.1552" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z530X76B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.19.5513&#8211;5517.2002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Springael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.42&#8211;50.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toussaint" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.1998.1375" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PWC5H4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Springael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380051142" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9Z50G82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050349" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNQZ25K7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krylov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)80280-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80HRWZF8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geuskens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90065-A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DVDQ8D7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mahillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nesvera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.0902b.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishi Keenum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berendonk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bonnedahl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Cytryn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-025-01753-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Changey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cat&#227;o Caldeira Pires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Grange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Lan Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181237" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fourrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fontaine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Kl&#252;mper" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gionchetta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa C. P. Cat&#227;o" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bellanger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Dielacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06338-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483679v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenyum Bagra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gargi Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166661" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05483686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Le&#227;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leron Khalifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Vaz-Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00170-23" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838221v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Soul&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2022.126965" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03314701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Roman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Virta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081649" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03406207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guilloteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Roman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Larvor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117673" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaich Abdelhay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8792.2021.07.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03209369v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ogorzaly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Walczak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarg&#232;s-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13162250" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto B.M. Marano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma Fernandes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manaia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga C Nunes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Morrison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Woegerbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03322844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Rocha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Cacace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kampouris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J&#228;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.02.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02477836v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02550004v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dezanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussad Arroua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Balan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.122616" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02270219v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despo Fatta-Kassinos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kreuzinger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.06.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899212v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de La Cruz Barr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Montarges-Pelletier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01443" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910693v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Achouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Corbel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112158" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Fiorentino" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Rizzo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7981-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01767795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Scornec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Groshenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx202" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.11.013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8GHW313-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03326444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Gatica" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Tripathi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Green" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Manaia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b03188" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145608v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Krapf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Francius" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.12.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine Ubay-Cokgor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derin Orhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BPB236TS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267217v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Pons" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.12.041" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CP3PW73P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01967015v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro3439" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.09.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCLR2JH4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314539v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Ferrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Patron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Legrand-Frossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2014.07.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9M046C8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence-Anais Kauffer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.01.029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDTJQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01498640v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.06.070" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K65K0KT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12399" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01505218v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Breuil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Aldeek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Fontaine-Aupart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03054-12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507505v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.01.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01507503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michael" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Mcardell" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Manaia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119459v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pasquini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Hassenboehler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.06.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1FL6QLC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.12.061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776199v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Aboulaich" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen-Mihaela Tilmaciu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mercier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillotteau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/33/335101" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FFLK2D76-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01393507v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francius" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Polyakov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Merlin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Abe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020066" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786198v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjadhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm2012928" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01891208v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dika" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ly-Chatain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00407-11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786017v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph-Oliver Moussodia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B917629B" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ECDA72D526539BDE679E6536F6CD8964AEEAF9FF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323112v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Courtois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Block" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-010-2686-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRDTGFW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394055v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Wolpert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lambert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01849624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01125-09" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323114v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajj Chehade" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guilloteau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Block" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2009/201868" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/22/225101" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CWMW9B9R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323171v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millicent Masters" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Mcateer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Coulson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.185.21.6415&#8211;6424.2003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323166v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Toussaint" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monchy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrafi Benotmane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leplae" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.69.8.4837&#8211;4845.2003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323153v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.16.4573&#8211;4581.2002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.2001.1552" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z530X76B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323158v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gardiner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.184.19.5513&#8211;5517.2002" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323148v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Springael" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Ryngaert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mergeay" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.67.1.42&#8211;50.2001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Toussaint" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/10608/1491" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323133v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/plas.1998.1375" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06PWC5H4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323138v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mouz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Springael" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toussaint" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380051142" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C9Z50G82-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mergeay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050349" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GNQZ25K7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323129v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Krylov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(96)80280-4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80HRWZF8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Faelen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Geuskens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mergeay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-2508(93)90065-A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DVDQ8D7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276650v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Louvet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03323144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mahillon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nesvera" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2540.2001.0902b.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>